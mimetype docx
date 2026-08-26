--- v0 (2025-10-03)
+++ v1 (2026-08-26)
@@ -1,3868 +1,3277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A021F59" w14:textId="77777777" w:rsidR="000A3E81" w:rsidRPr="00AB6748" w:rsidRDefault="000A3E81" w:rsidP="006F4D02">
+    <w:p w14:paraId="78DA326B" w14:textId="75EA47C1" w:rsidR="00BD6B84" w:rsidRDefault="00AE1440" w:rsidP="002C30A9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4472E19D" w14:textId="42EDF971" w:rsidR="00896C90" w:rsidRPr="00896C90" w:rsidRDefault="00896C90" w:rsidP="006F4D02">
+    <w:p w14:paraId="48617014" w14:textId="77777777" w:rsidR="00C5419E" w:rsidRPr="009A7179" w:rsidRDefault="00C5419E" w:rsidP="00C5419E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A7179">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is for external parties seeking permission to operate RPAs within the Defined Rail Corridor as managed by V/Line. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674B7C04" w14:textId="3AA458E6" w:rsidR="001079D4" w:rsidRDefault="001079D4" w:rsidP="001E56C5">
       <w:r>
+        <w:t>Refer to the following procedure(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B45B6">
+        <w:t xml:space="preserve"> when completing this form: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F61A56D" w14:textId="6B6BBF32" w:rsidR="009A7179" w:rsidRPr="002C30A9" w:rsidRDefault="009A7179" w:rsidP="009A7179">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>This application is for</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002C30A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>NIPR-2205</w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F8C">
+      <w:r w:rsidR="002C30A9" w:rsidRPr="002C30A9">
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C30A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F8C" w:rsidRPr="00BC2F8C">
+      <w:r w:rsidR="002D5346" w:rsidRPr="002D5346">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...36 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>NIPR-2205</w:t>
+        <w:t>Remotely Piloted Aircraft - Drone</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786228">
+    </w:p>
+    <w:p w14:paraId="21D55E02" w14:textId="3BB24E87" w:rsidR="001B45B6" w:rsidRDefault="009330D4" w:rsidP="001B45B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Access Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011C536C" w14:textId="7748EE93" w:rsidR="008B422E" w:rsidRPr="002C30A9" w:rsidRDefault="008B422E" w:rsidP="008B422E">
+      <w:pPr>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Third Party Remotely Piloted Aircraft Procedure</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00896C90">
+      </w:pPr>
+      <w:r w:rsidRPr="002C30A9">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Complete the below table and attach to your Site Access Application (TPA)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9634"/>
+        <w:gridCol w:w="2812"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1058"/>
+        <w:gridCol w:w="1454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00896C90" w14:paraId="5C4D0813" w14:textId="77777777" w:rsidTr="00006C6D">
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="13FFF2F5" w14:textId="77777777">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="680"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C748E19" w14:textId="77777777" w:rsidR="00896C90" w:rsidRDefault="00896C90" w:rsidP="00896C90">
+          <w:p w14:paraId="4206A54B" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableHeadingRow"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>@vline.com.au</w:t>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Access Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...32 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="3BA1E5C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2B93D37B" w14:textId="172820F3" w:rsidR="00040871" w:rsidRPr="00006C6D" w:rsidRDefault="00040871" w:rsidP="00DC3370">
+          <w:p w14:paraId="5D186A22" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
             <w:pPr>
-              <w:pStyle w:val="TableHeadingRow"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00006C6D">
-[...4 lines deleted...]
-              <w:t>Project</w:t>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Client/production company:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA76026" w14:textId="4FAE5361" w:rsidR="00040871" w:rsidRPr="00006C6D" w:rsidRDefault="00040871" w:rsidP="00040871">
+          <w:p w14:paraId="0CAC7EFC" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...324 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50903AD9" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="482E849A" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="2C334746" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF806D6" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Proposed Date of access:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="622B24E5" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66713" w:rsidRPr="002C30A9" w14:paraId="3EA47564" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C01E63" w14:textId="3CF85C13" w:rsidR="00C66713" w:rsidRPr="002C30A9" w:rsidRDefault="004E5E9F">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="665AA623" w14:textId="5270BB26" w:rsidR="00C66713" w:rsidRPr="002C30A9" w:rsidRDefault="00767A67">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(include </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5E9F" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Line section/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13B78" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>KM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="7ACE2D0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4642195A" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Job Name/Purpose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D37220" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="4C3328E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A386F8" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Type of project/Activity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3807428B" w14:textId="20BEA804" w:rsidR="0042695F" w:rsidRPr="00006C6D" w:rsidRDefault="00000000" w:rsidP="0042695F">
+          <w:p w14:paraId="667DAEEF" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="1770574511"/>
+                <w:id w:val="-704095536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0042695F">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0042695F" w:rsidRPr="00006C6D">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Asset Inspection</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve"> Asset Inspection     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:eastAsia="MS Gothic" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-39602828"/>
+                <w:id w:val="860251854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0042695F">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0042695F">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:eastAsia="MS Gothic" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0042695F" w:rsidRPr="00006C6D">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Survey</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">Survey     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-2110197110"/>
+                <w:id w:val="1216628433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A4E4F">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0042695F" w:rsidRPr="00006C6D">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *Filming</w:t>
+              <w:t xml:space="preserve"> Filming   </w:t>
             </w:r>
-          </w:p>
-[...42 lines deleted...]
-            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-1825883687"/>
+                <w:id w:val="268280263"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00461A60">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  State Project</w:t>
             </w:r>
-            <w:r w:rsidR="00040871" w:rsidRPr="00006C6D">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+          </w:p>
+          <w:p w14:paraId="7EACF4AA" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="-341783480"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Other (please specify)</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Other (please specify) </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-447244506"/>
+                <w:id w:val="1629586580"/>
                 <w:placeholder>
-                  <w:docPart w:val="BB9E33AF2C8C4D0E83AAF246F8EB0E39"/>
+                  <w:docPart w:val="8B03B33C0E484AA68131847D11D2D859"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00461A60" w:rsidRPr="00461A60">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040871" w:rsidRPr="00AB6748" w14:paraId="65FED661" w14:textId="77777777" w:rsidTr="00F23064">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="4C2328E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="678DC282" w14:textId="1B027990" w:rsidR="00040871" w:rsidRPr="002444AA" w:rsidRDefault="00040871" w:rsidP="00595DC8">
+          <w:p w14:paraId="61B4E53B" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002444AA">
-              <w:rPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Detailed description of activity:</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Detailed description of activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          <w:p w14:paraId="19DA47BD" w14:textId="4AAF9EDB" w:rsidR="00170249" w:rsidRPr="002444AA" w:rsidRDefault="00170249" w:rsidP="00595DC8">
+          <w:p w14:paraId="73CAF4ED" w14:textId="7D5A82FD" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="00B917F9">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(include take-off and landing</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6453" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002444AA" w:rsidRPr="00AB6748" w14:paraId="47474A7E" w14:textId="77777777" w:rsidTr="00786228">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003806B4" w:rsidRPr="002C30A9" w14:paraId="0EB7FB76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3310F526" w14:textId="19ABCAF8" w:rsidR="002444AA" w:rsidRPr="00074849" w:rsidRDefault="00074849" w:rsidP="00040871">
+          <w:p w14:paraId="7BE4E2AE" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="003806B4">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00074849">
-              <w:rPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...195 lines deleted...]
-              <w:t>RPA operating with:</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RPA operating with</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="42924D54" w14:textId="77777777" w:rsidR="00B40C84" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="00040871">
+          <w:p w14:paraId="16D93954" w14:textId="77777777" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="321785942"/>
+                <w:id w:val="-505900019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B40C84">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B40C84">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> CASA Standard Operating Conditions </w:t>
             </w:r>
-            <w:r w:rsidR="00B40C84" w:rsidRPr="005D6C84">
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="7F3F98" w:themeColor="accent1"/>
-                <w:sz w:val="20"/>
+                <w:color w:val="9C3682" w:themeColor="accent1"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E3B886" w14:textId="67DDC9C4" w:rsidR="00B40C84" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="00040871">
+          <w:p w14:paraId="267918C5" w14:textId="03A11078" w:rsidR="003806B4" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="1501854664"/>
+                <w:id w:val="555748976"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B40C84">
+                <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B40C84">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="003806B4" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> CASA or Australian Air Services exemption</w:t>
             </w:r>
-            <w:r w:rsidR="00B40C84" w:rsidRPr="005D6C84">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00A649B6" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CASA or Australian Air Services exemptions</w:t>
+              <w:t xml:space="preserve"> documentation/reference #</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00074849" w:rsidRPr="00AB6748" w14:paraId="776A4BC7" w14:textId="77777777" w:rsidTr="00595DC8">
+    </w:tbl>
+    <w:p w14:paraId="5F607DC6" w14:textId="77777777" w:rsidR="00F70157" w:rsidRPr="002C30A9" w:rsidRDefault="00F70157">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="1095"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00080AD5" w:rsidRPr="002C30A9" w14:paraId="490A9ED6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF27252" w14:textId="77777777" w:rsidR="00074849" w:rsidRPr="00074849" w:rsidRDefault="00074849" w:rsidP="00040871">
+          <w:p w14:paraId="0F7650E8" w14:textId="5C18B457" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingRow"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Drone Operator</w:t>
+            </w:r>
+            <w:r w:rsidR="00912A4A" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00036D97" w:rsidRPr="002C30A9" w14:paraId="5AB29ADD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="377C4751" w14:textId="7B8608CE" w:rsidR="00036D97" w:rsidRPr="002C30A9" w:rsidRDefault="00036D97">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="014F4FBC" w14:textId="6A75BAC2" w:rsidR="00036D97" w:rsidRPr="002C30A9" w:rsidRDefault="00036D97">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00080AD5" w:rsidRPr="002C30A9" w14:paraId="04CB673B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EBF9A4" w14:textId="55B0679D" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drone Operator Certificate #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D4AFFE" w14:textId="77777777" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="49188935" w14:textId="77777777" w:rsidR="00074849" w:rsidRPr="005D6C84" w:rsidRDefault="00074849" w:rsidP="00040871">
+          <w:p w14:paraId="45706B94" w14:textId="64D88205" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00036D97">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Chief Pilot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DBF179" w14:textId="77777777" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00080AD5" w:rsidRPr="002C30A9" w14:paraId="7CE92B9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="353A5B29" w14:textId="6B75624E" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC80C03" w14:textId="77777777" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5492CA" w14:textId="77777777" w:rsidR="00074849" w:rsidRPr="005D6C84" w:rsidRDefault="00074849" w:rsidP="00040871">
+          <w:p w14:paraId="078199F2" w14:textId="0FAC6CD9" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00036D97">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FB9E00" w14:textId="77777777" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007124AA" w:rsidRPr="002C30A9" w14:paraId="7AAF2214" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F07FB72" w14:textId="1DE4AF78" w:rsidR="007124AA" w:rsidRPr="002C30A9" w:rsidRDefault="007124AA">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drone Registration </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD59D6" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE74D1" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/Aircraft make/model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7046430A" w14:textId="77777777" w:rsidR="007124AA" w:rsidRPr="002C30A9" w:rsidRDefault="007124AA">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="409035BC" w14:textId="77777777" w:rsidR="00074849" w:rsidRPr="005D6C84" w:rsidRDefault="00074849" w:rsidP="00040871">
+          <w:p w14:paraId="5286D5EF" w14:textId="03DA6C89" w:rsidR="007124AA" w:rsidRPr="002C30A9" w:rsidRDefault="00AD59D6">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Weight</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE74D1" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MTOW)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CA230B" w14:textId="77777777" w:rsidR="007124AA" w:rsidRPr="002C30A9" w:rsidRDefault="007124AA">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040871" w:rsidRPr="00AB6748" w14:paraId="7A3C5E3D" w14:textId="77777777" w:rsidTr="00786228">
+    </w:tbl>
+    <w:p w14:paraId="68A19D6A" w14:textId="77777777" w:rsidR="00080AD5" w:rsidRPr="002C30A9" w:rsidRDefault="00080AD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="1095"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B15E84" w:rsidRPr="002C30A9" w14:paraId="36A28CC1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="1291B0E8" w14:textId="730BA923" w:rsidR="00040871" w:rsidRPr="005D6C84" w:rsidRDefault="00040871" w:rsidP="00040871">
+          <w:p w14:paraId="5E4C77F3" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
             <w:pPr>
               <w:pStyle w:val="TableHeadingRow"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00074849">
-[...4 lines deleted...]
-              <w:t>Drone Operator</w:t>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pilot(s) Operating the Drone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00595DC8" w:rsidRPr="00AB6748" w14:paraId="14FA245A" w14:textId="77777777" w:rsidTr="00786228">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B15E84" w:rsidRPr="002C30A9" w14:paraId="443D3CC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2312FEE3" w14:textId="24A13601" w:rsidR="00595DC8" w:rsidRDefault="00595DC8" w:rsidP="00786228">
+          <w:p w14:paraId="14FE9C09" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D6C84">
-              <w:rPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Company:</w:t>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pilot:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...48 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158E93AD" w14:textId="528C9629" w:rsidR="00074849" w:rsidRDefault="005D6C84" w:rsidP="00786228">
+          <w:p w14:paraId="06B4C988" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...377 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE174C0" w14:textId="77777777" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00D83C03">
+          <w:p w14:paraId="60A42C17" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mobile:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="153C455A" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF5934" w:rsidRPr="002C30A9" w14:paraId="12026E07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8E627A" w14:textId="7B093181" w:rsidR="00AF5934" w:rsidRPr="002C30A9" w:rsidRDefault="00AF5934">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RePL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5364CD04" w14:textId="77777777" w:rsidR="00AF5934" w:rsidRPr="002C30A9" w:rsidRDefault="00AF5934">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2A48F0D9" w14:textId="77777777" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00D83C03">
+          <w:p w14:paraId="5D1A0577" w14:textId="59D699BE" w:rsidR="00AF5934" w:rsidRPr="002C30A9" w:rsidRDefault="00774A5D">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>RePL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Expiry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A509F77" w14:textId="77777777" w:rsidR="00AF5934" w:rsidRPr="002C30A9" w:rsidRDefault="00AF5934">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B15E84" w:rsidRPr="002C30A9" w14:paraId="2AD1030B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C506E48" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pilot:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A3CCDF" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4C7B7D" w14:textId="77777777" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00D83C03">
+          <w:p w14:paraId="0AF765A6" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mobile:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50035497" w14:textId="77777777" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00B15E84">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040871" w:rsidRPr="00AB6748" w14:paraId="33E04E17" w14:textId="77777777" w:rsidTr="00786228">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00774A5D" w:rsidRPr="002C30A9" w14:paraId="6DFC14F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAFEB3C" w14:textId="19A6587E" w:rsidR="00040871" w:rsidRPr="005D6C84" w:rsidRDefault="00040871" w:rsidP="00040871">
+          <w:p w14:paraId="2D8402E4" w14:textId="3457FD5B" w:rsidR="00774A5D" w:rsidRPr="002C30A9" w:rsidRDefault="00774A5D" w:rsidP="00774A5D">
             <w:pPr>
-              <w:pStyle w:val="TableHeadingRow"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D6C84">
-[...4 lines deleted...]
-              <w:t>Pilot(</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RePL</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>) Who Will Be Operating the Drones</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E00BA0" w14:textId="2B142DDD" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00F0094C">
+          <w:p w14:paraId="3C6FA9FD" w14:textId="77777777" w:rsidR="00774A5D" w:rsidRPr="002C30A9" w:rsidRDefault="00774A5D" w:rsidP="00774A5D">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...327 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2098F7" w14:textId="77777777" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00D83C03">
+          <w:p w14:paraId="22D91B7D" w14:textId="47EED2E6" w:rsidR="00774A5D" w:rsidRPr="002C30A9" w:rsidRDefault="00774A5D" w:rsidP="00774A5D">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>RePL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Expiry</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F991F63" w14:textId="77777777" w:rsidR="005D6C84" w:rsidRPr="005D6C84" w:rsidRDefault="005D6C84" w:rsidP="00D83C03">
+          <w:p w14:paraId="7E00564F" w14:textId="77777777" w:rsidR="00774A5D" w:rsidRPr="002C30A9" w:rsidRDefault="00774A5D" w:rsidP="00774A5D">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...27 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00040871" w:rsidRPr="00AB6748" w14:paraId="4EC343A6" w14:textId="77777777" w:rsidTr="00786228">
+    </w:tbl>
+    <w:p w14:paraId="709749A2" w14:textId="77777777" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="007D6E76" w:rsidP="00F65449">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Poppins"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="4620"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D6E76" w:rsidRPr="002C30A9" w14:paraId="71B53557" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9634" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2710FB" w14:textId="30227D42" w:rsidR="00040871" w:rsidRPr="005D6C84" w:rsidRDefault="00040871" w:rsidP="00040871">
+          <w:p w14:paraId="3EFC577D" w14:textId="6CF3B328" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="007D6E76">
             <w:pPr>
               <w:pStyle w:val="TableHeadingRow"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000647E4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> – All Operators</w:t>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Attachment Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00595DC8" w:rsidRPr="00AB6748" w14:paraId="6FC2A136" w14:textId="77777777" w:rsidTr="008D3FA5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007D6E76" w:rsidRPr="002C30A9" w14:paraId="41743A61" w14:textId="77777777" w:rsidTr="007D6E76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30F16EAD" w14:textId="23DB196C" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="4FCC5021" w14:textId="33E060C7" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-1828115165"/>
+                <w:id w:val="124128574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F13411">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Remote Pilot Licence (</w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
+              <w:t>RePL</w:t>
             </w:r>
-            <w:r w:rsidR="00595DC8" w:rsidRPr="00040871">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Risk Assessment – Rail</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D891A4B" w14:textId="67450DFE" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="6C2ACFD6" w14:textId="23C36468" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-209731351"/>
+                <w:id w:val="1780761289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F13411">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> RPA Operator Certificate</w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>(minimum $20 Million)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00595DC8" w:rsidRPr="00AB6748" w14:paraId="6E425C47" w14:textId="77777777" w:rsidTr="008D3FA5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007D6E76" w:rsidRPr="002C30A9" w14:paraId="2A4A4B85" w14:textId="77777777" w:rsidTr="007D6E76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2405BE89" w14:textId="61F03451" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="22F07BF9" w14:textId="16DCE8EC" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="237679290"/>
+                <w:id w:val="696743665"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A4E4F">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> and recovery sites (CASA RPA Certified Operator additional documents)</w:t>
+              <w:t>Site Map showing exclusion zone, take-off point, flightpath and recovery sites (CASA RPA Certified Operator additional documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A991834" w14:textId="743D1304" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="7ED0C609" w14:textId="19EFC100" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-2042586383"/>
+                <w:id w:val="-290362634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A4E4F">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> CASA/Air Services Australia Exemptions </w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-[...17 lines deleted...]
-              <w:tab/>
+              <w:br/>
+              <w:t>(if required please attach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00595DC8" w:rsidRPr="00AB6748" w14:paraId="14643DE0" w14:textId="77777777" w:rsidTr="008D3FA5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007D6E76" w:rsidRPr="002C30A9" w14:paraId="66917DCD" w14:textId="77777777" w:rsidTr="007D6E76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C74F28D" w14:textId="25DF8AF2" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="7F3FF7B7" w14:textId="75756E1E" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-1079445181"/>
+                <w:id w:val="-138650835"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A4E4F">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rail Safety Worksite Hazard Assessment – SAFO-3576 (</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-[...17 lines deleted...]
-              <w:tab/>
+              <w:t>RSWHA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BCCF2A" w14:textId="5F36BA30" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="540F35D8" w14:textId="1DCBE0F6" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
               <w:pStyle w:val="Table"/>
-              <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="-1762517695"/>
+                <w:id w:val="1814836244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F13411">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Public liability and aviation insurances </w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:tab/>
-[...16 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>(if required please attach)</w:t>
+              <w:t>(minimum $20 Million)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00595DC8" w:rsidRPr="00AB6748" w14:paraId="1DBDA291" w14:textId="77777777" w:rsidTr="008D3FA5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="007D6E76" w:rsidRPr="002C30A9" w14:paraId="73CA1E62" w14:textId="77777777" w:rsidTr="007D6E76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AB4702" w14:textId="5191B960" w:rsidR="00595DC8" w:rsidRPr="005D6C84" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="7694159C" w14:textId="6B6FFFA2" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B" w:rsidP="00B15E84">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="943652719"/>
+                <w:id w:val="1113333725"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F13411">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007748A9">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>(if required)</w:t>
+              <w:t>Risk Assessment specific to the rail environment – SAFO-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442A16E8" w14:textId="770AFE26" w:rsidR="00595DC8" w:rsidRPr="00595DC8" w:rsidRDefault="00000000" w:rsidP="008D3FA5">
+          <w:p w14:paraId="2A0DF058" w14:textId="654E4E9B" w:rsidR="007D6E76" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="20"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:id w:val="924847828"/>
+                <w:id w:val="1332795338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F13411">
+                <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="20"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F13411">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="007D6E76" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Filming – attach a copy of the script for V/Line approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00B15E84" w:rsidRPr="002C30A9" w14:paraId="555259F5" w14:textId="77777777" w:rsidTr="007D6E76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0FCF5" w14:textId="5408E7B9" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SWMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3184F907" w14:textId="4D2DBB52" w:rsidR="00B15E84" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:id w:val="1564833323"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003768A9" w:rsidRPr="002C30A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003768A9" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pre-start checklist (RPA Specific)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A649B6" w:rsidRPr="002C30A9" w14:paraId="139544A1" w14:textId="77777777" w:rsidTr="007D6E76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4096E870" w14:textId="10EF8CAA" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Emergency landing plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785FF05E" w14:textId="7CD026FA" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:pStyle w:val="Table"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evidence of aircraft airworthiness / manufacturer certification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A649B6" w:rsidRPr="002C30A9" w14:paraId="1D6D4117" w14:textId="77777777" w:rsidTr="007D6E76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7891BBB1" w14:textId="620E9A57" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evidence of CASA approvals (if operating near people &lt;30m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA7954" w14:textId="68695E06" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stakeholder notification list (DoT, RRV/MRPA, LGA, power distributors)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A649B6" w:rsidRPr="002C30A9" w14:paraId="14380A21" w14:textId="77777777" w:rsidTr="007D6E76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D60B88D" w14:textId="4830FE6A" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="0080550B" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Poppins"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="166131368"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A649B6" w:rsidRPr="002C30A9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A649B6" w:rsidRPr="002C30A9">
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Traffic and or Ped. Management Plan (if required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3294DEE7" w14:textId="0573D7F8" w:rsidR="00A649B6" w:rsidRPr="002C30A9" w:rsidRDefault="00A649B6" w:rsidP="00A649B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Poppins"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68C9F25B" w14:textId="26F73E03" w:rsidR="00B80463" w:rsidRDefault="00B80463" w:rsidP="00247862">
-[...132 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1134" w:bottom="993" w:left="1134" w:header="170" w:footer="170" w:gutter="0"/>
+    <w:p w14:paraId="3A9EE8C5" w14:textId="7226D10E" w:rsidR="00C86963" w:rsidRDefault="00C86963" w:rsidP="00F65449"/>
+    <w:sectPr w:rsidR="00C86963" w:rsidSect="00C93836">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B2DCEC0" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD">
+    <w:p w14:paraId="05C62D3D" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07617C90" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
-    <w:p w14:paraId="41F44780" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5120A268" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD">
+    <w:p w14:paraId="1BAB250F" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C034D4A" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
-    <w:p w14:paraId="55B90418" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="476D1D83" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD">
-[...4 lines deleted...]
-    <w:p w14:paraId="4012057A" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
+    <w:p w14:paraId="5AF85631" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins SemiBold">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins Medium">
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1618DD65" w14:textId="1E36626D" w:rsidR="00041D8E" w:rsidRDefault="0018697E" w:rsidP="0018697E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51D5E674" w14:textId="26BE5F0C" w:rsidR="00D85AAD" w:rsidRPr="004D2036" w:rsidRDefault="00D85AAD" w:rsidP="001A4153">
     <w:pPr>
       <w:pStyle w:val="DocFooterTop"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001A4153">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:t xml:space="preserve">Approved </w:t>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394A815D" wp14:editId="7A51984F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4558665</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>99060</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1168400" cy="584200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1063407872" name="Picture 2" descr="A purple and black logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1045814770" name="Picture 2" descr="A purple and black logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1168400" cy="584200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C91F65">
+    <w:r w:rsidRPr="001A4153">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:t>b</w:t>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="274D1280" wp14:editId="52CB7F75">
+              <wp:simplePos x="914400" y="9820275"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="635" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1859289158" name="Text Box 1859289158" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="443865" cy="443865"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64227296" w14:textId="77777777" w:rsidR="00D85AAD" w:rsidRPr="00723797" w:rsidRDefault="00D85AAD" w:rsidP="00B43A11">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="C00000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00723797">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="C00000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="274D1280" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1859289158" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPHLlaCQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W66bqdhF/mZpPjx+LS47VvDjgp9A7bk81nOmbISqsbuS/7jef3p&#10;hjMfhK2EAatKflKe3y4/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuy3g9Ovkz5tVYyPGrtVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqa6F0GwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzvXmny/y+tfDhu3ROy0H+FnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eqb6gOTZLy8/HxzfcWZJNeIKUt2vuzQh28KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUb7rfQXWioRCGfXsn1w2V3ggfngTSgmkOEm14pEMb&#10;6EoOI+KsBvz5N3uMJ97Jy1lHgim5JUVzZr5b2kfU1gRwArsE5l/yq5z89tDeAclwTi/CyQTJisFM&#10;UCO0LyTnVSxELmEllSv5boJ3YVAuPQepVqsURDJyImzs1smYOtIVuXzuXwS6kfBAm3qASU2ieMf7&#10;EBtverc6BGI/LSVSOxA5Mk4STGsdn0vU+Nv/FHV+1MtfAAAA//8DAFBLAwQUAAYACAAAACEAN+3R&#10;+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1c&#10;uHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnC&#10;sry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhV&#10;k/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcL&#10;UPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPHLlaCQIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="64227296" w14:textId="77777777" w:rsidR="00D85AAD" w:rsidRPr="00723797" w:rsidRDefault="00D85AAD" w:rsidP="00B43A11">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="C00000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00723797">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="C00000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="001A4153" w:rsidRPr="001A4153">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:t>y:</w:t>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <w:t>Owned by</w:t>
     </w:r>
-    <w:r>
-[...24 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00F64A13">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="662813768"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:id w:val="710699196"/>
+        <w:placeholder>
+          <w:docPart w:val="F1D0466694E9424B9518B24A578B9035"/>
+        </w:placeholder>
         <w:dropDownList>
           <w:listItem w:displayText="&lt;Document Department&gt;" w:value="&lt;Document Department&gt;"/>
-          <w:listItem w:displayText="Network Development, Assets and Maintenance" w:value="Network Development, Assets and Maintenance"/>
+          <w:listItem w:displayText="Assets and Maintenance" w:value="Assets and Maintenance"/>
           <w:listItem w:displayText="Corporate Affairs" w:value="Corporate Affairs"/>
           <w:listItem w:displayText="Corporate Services" w:value="Corporate Services"/>
+          <w:listItem w:displayText="Network Strategy and Planning" w:value="Network Strategy and Planning"/>
+          <w:listItem w:displayText="Office of the General Counsel" w:value="Office of the General Counsel"/>
           <w:listItem w:displayText="Operations" w:value="Operations"/>
-          <w:listItem w:displayText="People and Integrity" w:value="People and Integrity"/>
+          <w:listItem w:displayText="People, Risk, Safety and Sustainability " w:value="People, Risk, Safety and Sustainability "/>
           <w:listItem w:displayText="Projects" w:value="Projects"/>
-          <w:listItem w:displayText="Safety, Sustainability and Risk" w:value="Safety, Sustainability and Risk"/>
         </w:dropDownList>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00896C90">
-          <w:t>Network Development, Assets and Maintenance</w:t>
+        <w:r w:rsidR="005F71F8">
+          <w:rPr>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Assets and Maintenance</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+  </w:p>
+  <w:p w14:paraId="15F6D4B3" w14:textId="77777777" w:rsidR="00D85AAD" w:rsidRPr="004D2036" w:rsidRDefault="00D85AAD" w:rsidP="004D2036">
+    <w:pPr>
+      <w:pStyle w:val="DocFooter2"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FC3020">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <w:t>PRINTED COPIES ARE UNCONTROLLED</w:t>
     </w:r>
-    <w:r w:rsidR="00041D8E">
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00041D8E">
-[...1 lines deleted...]
-        <w:noProof w:val="0"/>
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00041D8E">
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00041D8E">
-[...1 lines deleted...]
-        <w:noProof w:val="0"/>
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00041D8E">
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00041D8E">
+    <w:r w:rsidRPr="004D2036">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-AU"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...7 lines deleted...]
-      <w:t>OFFICIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE09A9E" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD">
+    <w:p w14:paraId="5828C9FC" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11">
+      <w:bookmarkStart w:id="0" w:name="_Hlk202337060"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D96C92" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD">
+    <w:p w14:paraId="4B657F91" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="411BAD6A" w14:textId="77777777" w:rsidR="006003CD" w:rsidRDefault="006003CD"/>
+    <w:p w14:paraId="7CA8C2C6" w14:textId="77777777" w:rsidR="0080550B" w:rsidRDefault="0080550B" w:rsidP="00B43A11"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="293AB703" w14:textId="77777777" w:rsidR="00CE0B5C" w:rsidRDefault="00CE0B5C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ADF8018" w14:textId="253C757C" w:rsidR="00F05016" w:rsidRPr="00B97299" w:rsidRDefault="00F05016" w:rsidP="00872246">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="32"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="303F437B" wp14:editId="060C8B39">
-[...5 lines deleted...]
-              </wp:cNvGraphicFramePr>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="619D820F" wp14:editId="49119149">
+              <wp:simplePos x="914400" y="104775"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="635" b="3810"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5775325" cy="2310130"/>
+                        <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5860DFF1" w14:textId="77777777" w:rsidR="00CE0B5C" w:rsidRDefault="00CE0B5C" w:rsidP="00672803">
+                        <w:p w14:paraId="3BA45862" w14:textId="77777777" w:rsidR="00F05016" w:rsidRPr="00C31CF0" w:rsidRDefault="00F05016" w:rsidP="00F05016">
                           <w:pPr>
-                            <w:jc w:val="center"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AB6748">
+                          <w:r w:rsidRPr="00C31CF0">
                             <w:rPr>
-                              <w:rFonts w:cs="Arial"/>
-[...9 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
                             </w:rPr>
-                            <w:t>DRAFT</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:inline>
+            </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="303F437B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="619D820F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:454.75pt;height:181.9pt;rotation:-45;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSBA5O9AEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0Fu2zAQvBfIHwjea0k23KSC5cBNml7S&#10;JkBc5EyTlKVE5LJL2pJ/3yWt2EV7K6IDIS3J2ZnZ0eJ6MB3ba/Qt2IoXk5wzbSWo1m4r/nN99/GK&#10;Mx+EVaIDqyt+0J5fLy8+LHpX6ik00CmNjECsL3tX8SYEV2aZl402wk/AaUubNaARgT5xmykUPaGb&#10;Lpvm+aesB1QOQWrvqXp73OTLhF/XWoaHuvY6sK7ixC2kFdO6iWu2XIhyi8I1rRxpiP9gYURrqekJ&#10;6lYEwXbY/gNlWongoQ4TCSaDum6lThpITZH/peapEU4nLWSOdyeb/PvByh/7J/eILAxfYKABJhHe&#10;3YN89czCTSPsVq8QoW+0UNS44Kdyorc+OBprqq71EL6qljwuoq9Z73w54sd5+NLHTpv+Oyi6InYB&#10;UrehRsMQ4rWrz3l8Upm8YcSIhnY4DYoaMEnF+eXlfDadcyZpbzor8mKWRpmJMqLFQTj04ZsGw+JL&#10;xZGSkGDF/t6HyO58ZKQa2R15hmEz0JFIeQPqQKR7SkjF/a+dQE0G7MwNUKBIdY1gnimCK0yy3zqv&#10;h2eBbuwdiPZj95aQRCBFRTErTHRCvRCQ6Sh4e9GxebLgSHE8PJI9osa73q3Ivrs2KTnzHJVQVpLA&#10;MdcxjH9+p1Pnv2/5GwAA//8DAFBLAwQUAAYACAAAACEAiQuQkdsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTIqo2xKkQEYce2yLObrxNQu11iJ0m5etZuNDLSqMZzbzN&#10;15Oz4ox9aD0pmM8SEEiVNy3VCt73bw9LECFqMtp6QgUXDLAubm9ynRk/0hbPu1gLLqGQaQVNjF0m&#10;ZagadDrMfIfE3tH3TkeWfS1Nr0cud1Y+JslCOt0SLzS6w9cGq9NucArM9/HSpeO432y25fBl27LE&#10;j0+l7u+ml2cQEaf4H4ZffEaHgpkOfiAThFXAj8S/y94qWT2BOChIF+kSZJHLa/riBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFIEDk70AQAAxQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIkLkJHbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+/zCBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6tmiNOEXWIsOA&#10;oC2QDj0rshQbkEVBYmJnXz9Ktput22nYRaZI+pF8fFrc9a1hR+VDA7bk81nOmbISqsbuS/79Zf3p&#10;hrOAwlbCgFUlP6nA75YfPyw6V6gLqMFUyjMCsaHoXMlrRFdkWZC1akWYgVOWghp8K5Cufp9VXnSE&#10;3prsIs+vsw585TxIFQJ5H4YgXyZ8rZXEJ62DQmZKTr1hOn06d/HMlgtR7L1wdSPHNsQ/dNGKxlLR&#10;N6gHgYIdfPMHVNtIDwE0ziS0GWjdSJVmoGnm+btptrVwKs1C5AT3RlP4f7Dy8bh1z55h/wV6WmAk&#10;pHOhCOSM8/Tat/FLnTKKE4WnN9pUj0yS8/Ly8831FWeSQqNNKNn5Z+cDflXQsmiU3NNWElniuAk4&#10;pE4psZaFdWNM2oyxvzkIM3qyc4fRwn7Xj23voDrRNB6GRQcn1w3V3IiAz8LTZmkAUis+0aENdCWH&#10;0eKsBv/jb/6YT4RTlLOOlFJyS1LmzHyztIgoqmTMb/OrnG5+cu8mwx7aeyD9zekpOJnMmIdmMrWH&#10;9pV0vIqFKCSspHIlx8m8x0Gy9A6kWq1SEunHCdzYrZMROvIUSXzpX4V3I9NIK3qESUaieEf4kBv/&#10;DG51QKI9bSNyOhA5Uk3aS/sc30kU96/3lHV+zcufAAAA//8DAFBLAwQUAAYACAAAACEA1B4NR9gA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CQAyE70i8w8qVeoNNKoFKmg1CSBy4UfpzNlmT&#10;hGbtKLtAytN32x7ai0fWWDOf8+XgWnWh3jfCBtJpAoq4FNtwZeD1ZTN5BOUDssVWmAx8kodlMR7l&#10;mFm58jNd9qFSMYR9hgbqELpMa1/W5NBPpSOO3lF6hyGufaVtj9cY7lr9kCRz7bDh2FBjR+uayo/9&#10;2RloZisJKb1tN6d3l0p6221nt50x93fD6glUoCH8HcM3fkSHIjId5MzWq9ZAfCT8zOjNFwtQh1/V&#10;Ra7/sxdfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj7/MIGAgAAFQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANQeDUfYAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5860DFF1" w14:textId="77777777" w:rsidR="00CE0B5C" w:rsidRDefault="00CE0B5C" w:rsidP="00672803">
+                  <w:p w14:paraId="3BA45862" w14:textId="77777777" w:rsidR="00F05016" w:rsidRPr="00C31CF0" w:rsidRDefault="00F05016" w:rsidP="00F05016">
                     <w:pPr>
-                      <w:jc w:val="center"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AB6748">
+                    <w:r w:rsidRPr="00C31CF0">
                       <w:rPr>
-                        <w:rFonts w:cs="Arial"/>
-[...9 lines deleted...]
-                        </w14:textFill>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
                       </w:rPr>
-                      <w:t>DRAFT</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:anchorlock/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C8BA7C9" w14:textId="77777777" w:rsidR="00C15D18" w:rsidRDefault="00C15D18"/>
-[...27 lines deleted...]
-  <w:p w14:paraId="7361AC42" w14:textId="77777777" w:rsidR="00B41E10" w:rsidRDefault="002F53CF" w:rsidP="002F53CF">
+  <w:p w14:paraId="69EAA9A7" w14:textId="203EF67D" w:rsidR="00164D4A" w:rsidRDefault="00F05016" w:rsidP="002C30A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:after="0"/>
       <w:ind w:left="91" w:right="96"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="7F3F98" w:themeColor="accent1"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0018697E">
+    <w:r w:rsidRPr="00F05016">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="7F3F98" w:themeColor="accent1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A45AC67" wp14:editId="35BBE1D9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C89D46" wp14:editId="6E51E958">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>-5715</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>350308</wp:posOffset>
+                <wp:posOffset>809625</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1155700" cy="571500"/>
               <wp:effectExtent l="0" t="0" r="6350" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="22" name="Freeform: Shape 22" descr="V/Line logo"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1155700" cy="571500"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 3 w 1235822"/>
                           <a:gd name="connsiteY0" fmla="*/ 611764 h 612413"/>
                           <a:gd name="connsiteX1" fmla="*/ 120024 w 1235822"/>
                           <a:gd name="connsiteY1" fmla="*/ 366906 h 612413"/>
                           <a:gd name="connsiteX2" fmla="*/ 242024 w 1235822"/>
                           <a:gd name="connsiteY2" fmla="*/ 117652 h 612413"/>
                           <a:gd name="connsiteX3" fmla="*/ 300411 w 1235822"/>
@@ -5245,539 +4654,667 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                         <a:miter/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6F3835AD" id="Freeform: Shape 22" o:spid="_x0000_s1026" alt="V/Line logo" style="position:absolute;margin-left:-.45pt;margin-top:27.6pt;width:91pt;height:45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="1235822,612413" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxv9vThR4AAF2aAAAOAAAAZHJzL2Uyb0RvYy54bWysnWtvZLeRhr8vsP9B0McFkjn3y8DjwBsn&#10;wQJBYsBZJPuxrZE8AiS1trvtsfPr9yleuqs4PXOKwQKGW2d4XtYhWVW8FV9+9btfnp9ufr4/HB/3&#10;L+9u2982tzf3L3f7948vP767/e+//fE3y+3N8bR7eb972r/cv7v99f54+7uv//3fvvr4+va+23/Y&#10;P72/P9yQycvx7cfXd7cfTqfXt2/eHO8+3D/vjr/dv96/kPiwPzzvTjwefnzz/rD7SO7PT2+6ppne&#10;fNwf3r8e9nf3xyP/+m1MvP065P/wcH93+uvDw/H+dPP07pZvO4X/H8L/f5D/v/n6q93bHw+71w+P&#10;d+kzdv/CVzzvHl8Qes7q291pd/PT4fGTrJ4f7w774/7h9Nu7/fOb/cPD4919KAOlaZuiNN9/2L3e&#10;h7JQOcfXczUd//+yvfvLz9+/fnegGj6+Ht8e+VNK8cvD4Vl++b6bX0Jl/XqurPtfTjd3/GPbjuPc&#10;UKd3pI1zO/I32by5oO9+Op7+dL8POe1+/vPxFCv7PX+Fqnp/87J7Rifu9i8vx8fT/T/I7OH5ifr/&#10;jzc3/c3Hm7brx6XrUiOVr/+Pfn1q23kabj7cTG03tP1nIP9olYQW/emGbTEa00/T2kybYjolphs6&#10;lxiNkcKM3aaYXonpm2Zo2+3SGMw8r82mlEFJGZqh6R1SNIYW2ZQxKhkLDTh32yXRmHFTwqQkRL1y&#10;aJgGbVfU/K+I0KBuGKd2syR41LOVuEuiQcMKbFPMqsSsTbOsjibRGJGybSmtNuJxHNdx3G55AxrW&#10;2WEqrbZitHiaGoccDWpxRcu2nrXajru1mXuPi9Ggfm0Whxrg5JQeLF0zeARpEIbZtfOmIrTamOXb&#10;PDWnMcjp523zabVBO4zTvO/1/9qix74ZG4czaw0IrR62rafVdj0u7TQ5zMeAhq5dZ4cBacse126a&#10;Jodia1DP1y3bLrrVxj116+Lx0QbUjfM4bPu3TruEaaUaHFVnQO3U0babit1p82YAQ6G2q86A2qEb&#10;HRbEEOZiqnOzDIOnRBrUjh1tu10iY95Tx6DMUSIN6vqh67a9XGfsu2cg6NA6A+r7hqHddom0U5ha&#10;BDk8Q6dBOPuFgdHWyLAzRj6v0+xwpwY0zK2rRMYzDMPQe5TBgJpp6tftEmkjH7t+nRxda2dB7dBv&#10;u6BOewavU7Ugn1PttWdom7HvZof7NqihGxaH++61a2iZmQ0e32BQ/TJiSput1Bszb9plXedtmzWo&#10;nnGjY6jVaztv0aEF17U5yTIoxjMDdrFlS732Dm2zjv3icA8G1a2tawakLb1lPDN0njJpVN9it9ud&#10;Ra/9A5L6dXD0FgaFa13WZbv2tK2LpLH1SNKonlZatz1Er429pV9iPOjQCI3yStIuAmsa6NYdkjTK&#10;KWmwPmIYxtEhyaD6YVkcawmD9RFDP6wOLTcohsWtR5L1EdO6evr1QaOkF1y3LXcwPqLFx7aObtCg&#10;hqbru20tH4yPaJu5G5dtjTCoAUWaHJK0tVMkZnGOjnDQqKHF8W3b02B8RLNSJo8kjWKxiOHhpo8Y&#10;tLXjy5e5d/g9g2LoihluS9LW7u5zB41y9rmDtnZ6DcZTnjJpVN+tHt0brY9Yu9njjQyqb/sBx7LV&#10;E47WRyzMOB2+3KD6pp+X7XYatbWjEePsmZ8ZVI85ecpkfAQeYl0cHnbUqL5dpnV7Ej0aHyHGPjvs&#10;yaD6vkPWdjtpa8cZ4S0d3mjUKCStDssdtbWLlve9R5JGeSVpH4H3nwaHOY0GxLoNWrSp5MbYmeI3&#10;jhnNqEHdNLeeutO2Pgxzx0h+cwA7alA3zHOzbUyTdhBDP7KCvy3IgGQTYt32D5P2D8wxVo/aGRAD&#10;0bXfnrBP2j0MPX20o+oMSNbwHLOMSds5gljycVSdBrEE0a+OEmnnwMK5a3o7aZCsdTimt5O28mFh&#10;vuCwIwOSEjlWdCdt5GPLHN/RVxhQzwIEQ44tg520kY+jdJqONtIgFm9mxyBv0kY+LrKN4BCkQVSd&#10;uJPNEmkjH5lCezb2Jg1CUMP4fUvQrD3DJDMZR9UZUBC0Pd+ctWcY17n1KIMBdVPDcvB2ibRnGNnF&#10;ZUKy6VRnDepl5XTb183ayFFv5t0OQRokA8nOUXXayMcGH+Swo1mDELQu2+OT2XoGvLdjeGJBrB8P&#10;jjbSnsHblc8GJF25o+q0kU/zwoDQ0UYaJG00O6pOG/m0LEvr8AyzBtErL+P27tWsjZzp9sAOxLZ6&#10;axBN1DsG4IvxDMuwevbJDYgxA5W3abCL9gzTgsE6XJABdUPTOBaiFm3kCMKvbledAdG9yjbRllNd&#10;tJGzLOnaLDOg4FQdgrSRz4y+GQtuKsOiQV5B2jPMQ8PGhUOQBnkFaSOfGTF47GjRINYXB4cdLdrI&#10;mZmzFOAokQZRC02zbbCLNvK569hBdwjSoKFZWoa3m1qnjXyW0YmnRBqEoNkxYV61Z5hXbNxRIgNi&#10;aELdbZZo1Z5hXhYiCbarzoAk8saxwL9qz0Av0XlWPg1INk7Ze99qo1V7hplFF1bqNw3WgESQIwBp&#10;1Ubu7fgMyNnxrdrI8alEojhKpEFMWgbWSjerThs5BkG37BCkQT2TcmZvm4K0kS/tOnk2e1YNYuGp&#10;Z2VnU5A28gUjZ061rQwahJ4StLgtSBv50sw0rUOQBjGlImJqUxBGrSIDKBL2ty3JomRPzrGWhrVp&#10;UT0REg7Fsyi3KO0elnFiXOMplUYxoRgdutc22kEwXJ09i1wWxfSFTVdHW2kXsfTT6umYmCGqasd0&#10;W1eptL0jamLWs6np9MhG1Ng6AjlYKVYgZle+sB6DEhfrEqVtHtcnUYiOUmmUW5S2+mUmIMhVgRrl&#10;bitt98syS8SEo1QaxZISHfy2Bpq4x2VhWdIxfGXHS7UwuwmtIxqGdxSIQnVstG2XyqCczpbe2Yjq&#10;JXTLIUqjvO7WxExSqtHj2FuD8vpAEzXJtv/UetTCoNyitN2vXScr3I4K1Ci3KO0tEDV4FotaE0CJ&#10;Z/fM2wmBV2qxYiGLoxO2KHZkWqJVt8YVbavtnsiEfvI4JoPqO1ZeHZ2ICYgkMIZTH5620t5CCoUy&#10;bZbKhETSWbnCEzgUoapd1MIRSNmaoEgiQ5nvOkplUHiL2bEmQYiP+r6VTWLPNqdF9RSSFt6uQD22&#10;YGeGD/SUSqP6eWqIWNwWpUcJ7Ke64ilZLVJ1IWuWjqkbPbUCrdNEFICnVBrl7YVNeOQqy2iecaBB&#10;USrWqhwVaLzFSKk8dtVpVL/Ms2PlsjUhkutEeJarVNrH9HTCjvl8a4IkCfqZPDFnFoWyyzbppgaa&#10;KMmVGf3s6fANqiccmjWUbVF6bLEyx/TEt7U2uHLE8Lcncq2Jk+QwBmtQDmU3qH5l9ddTgdruV3Yd&#10;PFERrFMpa/QOOU2k5NoQvuKZNRqU14R7bfe4QPY4PBWoUW5RemzBmN0V3EtfbSrQNxPptd0vWKNn&#10;S7c1KEZZstCxreza7jnaxhTfU4EaxVS9Iy5gW5QeJbBPLYd7tseBvUbhbT1b4q2JlyRgTSJftkUZ&#10;FKtYzIa3S2UCJpexnz3xMq1BUSQ2fhyi9NiCc04cR/OUSqMYBM6tw1uYkMllbDga4xGlvQUa2LE9&#10;t6kWJmYS9eNcnkeUHltIgBy7TNuitN277cqEWl6xK44U/5gPDe8+5HPEd7+8pIPE/HWzk/PmTTiC&#10;/bo/yqFlfaqYE8r5kVPD8ZQyKDmFvAGmq9LgtgqMYmhwOMhMYXySaWoNDkea3WAaT4OHqs+mETV4&#10;rALjjjV4qgLjljV4rgLjMjV4qQLjBDV4rQLLCotG81ylY6WS1WmZrJ8Y6XV6JqsbBl6nabJiYeB1&#10;uiaHOA28TttkZcHA6/RN1hgMvE7jZAXAwOt0TtYCDLxO62SmruE812idzL4NvE7rZB5u4HVa1xVa&#10;x3PVxxdax0y4Cl5oHXPiKnihdcxYq+CF1jELrYIXWsd8tApeaB1zzBq4zPh0u/NcBS+0jlldFbzQ&#10;OmZqVfBC65h9VcELrWNGVQUvtI65VRW80DpmPlXwQuuYzVTBC63j7FgVvNA6Zh01cJk5aK3juQpe&#10;aB2zgyp4oXWcrKqCF1rH2L8KXmgd4/kqeKF1jLar4IXWccapCl5oHUeQquCF1nGuqApeaB1HjGrg&#10;cuJHax3PVfBC6zjWUwUvtI6zOlXwQus4gFMFL7SOUzVV8ELrOCpTBS+0jlMzVfBC6zjVUgUvtI6z&#10;KlXwQus4gVIDl3MkWut4roIXWsdpkSp4oXWcAamCF1rHcZAqeKF1nNeoghdaxymMKnihdZytqIIX&#10;Wscxiyp4oXUcnqiCF1rH6YYauJxR0FrHcxW80DpOIlTBC63jfEEVvNA6jhpUwQut4yxAFbzQOiL8&#10;q+CF1hG3XwUvtG6u0zqJqTftXqd1El5v4HVaJ/HvGs5zTdklqt3A67ROYtUNvE7rJALdwOu0TuLK&#10;DbxO65ZC63iuqrpC64gJr4IXWkd4eBW80DqCvqvghdYtdVonsdW65nmukS4R0wZep3USB23gdVon&#10;0c0GXqd1ErNs4HVaJ+HLBl6ndWuhdTxX1XyhdUQRV8ELrVvrtG4ttI7nGukhbFfXnfxDXQaF4kl0&#10;bl0GhepxtLIyg0L5JJK27gsK9ZP42LoMCgWUqNe6DAoVlAjYugwKJYQuoDKDQg1h3qnMoFBEDjLV&#10;ZfDJhkX1jkWpiUR+VlXiJ5sW/ENdBqUmso9Rl0Gpiexk1GVQaiJ7GXUZlJrIbkZdBqUmsp9Rl0Gp&#10;iexo1GVQaiJ7GlUZlJsYEn9Yl0Gpiexr1GVQ+sRIOO3eaiWK3XaJ8g91X1BqYuVuRgjpMx1L5X4G&#10;7HtlESo1UQLp7BdUaqIE1dkMKjVRQuVsBpWaWG5stJU7GyFAzXxB5d5GCFazGVT6RAkmsxlUaqKE&#10;iNkMKn2ihIvZDCp9ooRz2QwqNVGCtGwGlZoopHg2g0pNlIAqm0GlJpabHRJtVeVQJPjJfEHlfgdx&#10;nGUGlZoo4U32Cyo1UYKWbAaVmihBRTYDo4nRvacAogPXRMgFEU/hgojT7Q0XRBxub7gg4gep+N3b&#10;191J4o7ynzcfuf4g3U1w8+HdbbpzQJKf9z/f/20fXjxJFFKsh8hOnRrx8srdTz883v3n/T81AA7Z&#10;8OFAOOaZxIesCGlOM09YqznXoNPiXQYBGK8oSLKsBPv0GnLlMAbHMQIS3j44N3W2hANyMDokIoET&#10;pDZRLjaIieG+ArfMbpymFDdC6Fvsb6nk8D3dvHTCFELbjSOctVpivOMgpMFmcZm1m2q8VkjiJycm&#10;e5IpTMpFptS0kOiQ1kORpeXF2w5CEk3sLh6ntWH1CDBir3WG47hQxyEl+IRc6HjlQfj3s5aaQj29&#10;GB0JuhcrKbuG/Eb+Ta2r3gy3C6RC5Lfy76dvh0sCvvh2vBQgfHTg+i9evtYOcrA6xRsJJDjWXAeQ&#10;yExMR6UdOM8at5fPaeFigJQG3X8SZUXYp1gijtrDnhcrFmpY0xgDh8nlwBoCF0gnTIPEGwJCWuT9&#10;90ts2jktS0LtCfuoIHM5egI9s2ZMKzeo6EQO23BIJ8iMVwBclVm0WOD9D5jI5p8w+a38G2sjkPfn&#10;l6HzKl6+VoHtDJdShtAu+oN/A6F7Tkq5nQua/l0uZblajLun/fE+1MzFHcaPjATSAU8wN1z7CX95&#10;79p3YlmQyAXUAMVCjI3IXwNr+CxcfaJa3FQTVwzOiYFvJCYGyv3r32vMMX2pcIFFBeLcdtGaI5Q2&#10;aWbQr5z/M3418vQHmZF93y0TyqkplRM2BBn5K/WauDEgLQt3VEdc3srljJT9QWYk4vfLlPjuOKih&#10;giALMzKncUlm21LkOFQ5ywzs/UFm5OT3y4TjNnllDoIT9K1lwkswpfizyMBvE4WOKsqUowfn4Z9p&#10;wWs6xBUA1FqBzEXhPMKYut92mDFjI1NIW6OZRKZ+fznpfoVmD9Wk54e1WWc7EXYt58dJhAaliV1Q&#10;/iAOhUPvHxMDab9f5ggzWOryx4aO1MiEVkmoAkTm1BVukcNOHHsIiZG/3y9TrkGKPRZn4ugGjUwG&#10;Esk+IU1kRGISA+l/kBmp/P0yG0hGU4/SY/WmnCN8mEmpB7xyjBDIdTsG/v8oM7D6u2WOM2QWsckG&#10;7KLs/ilerD7oueVQojJezuFxFUCQyUEvyP/8MvuJ07ERyamZGK1wLgrHaFI5OWfFi0ZmuBUgIjvh&#10;+vfL5OxG7lhhWI37tReZdEZRNbE/mByMzHDrSv7ai3+3Fvn5/oGGFN7/kIFwrjg7CJa6OaSStAFV&#10;jEGX+YtZSaezSe3WyGVm+pNJlQsAgshI6++uJ9b4GVvEr4UMC9L9MmMUMWZMH2K1ELFyG0BMDRz/&#10;FWI5MZRHtXy77X4oDYOhaI0cnecwov2ocDVAECsHgC+74ZselKVwGjz2tHDdwydvM17WcIhKfAsl&#10;s/0Ti9hyT0ASK+z//tKCnbKjXJknmVkDXAbMcNLAqumpF/NRcj4yLV9Jd37Zgd4uLR08HVxqHxhV&#10;bTWiT5wYjqlySNS2vGCTXcZ7Aa6W1o7f0mUAMctA8Z9A+bX8G8cnidHf/zoOMRfHk3vg1k+5U6t5&#10;oJc/whp0/iRo8vOwiJFeXO29WCGaKiTlKAhzsSlGfalUOcMeUwNx/tUq+4xYWGhS9wMvVowLumQ8&#10;wjibWgqtjBFTl9TAtx/ERhb9CrEL3DwxY7jCOBIq0EvGK74xuknm2fTwJjWS7yexQqnvF4vGy3hc&#10;qpEDr+JCtFjJOA0cZIJrhxwkChN/xOInLkFIxhxyG6dWxblCqp9AwkeUvjW/ln+zEgRm/Ph64Lsv&#10;Xr/ehEIZnkb4MCUWn90IPWH6Ahn0mfEFY2YhyE8ChfbeX5fNJFffZegUI8YvTchJ87Tex1hzKDXn&#10;Mz2VLd+XurpAgh+ER2r79N1fnguJJ6WrT7BhLr8ZzvE0CZeDr3Hv8FKiwIYfsYHjvqKq0OYUndAL&#10;taIZb+GMoMZJzhLaMzvBJ1Wo8aPYQHhfIZYVI2EnFKeBtsdYkEt5hDgk2oKwXsdwxktq4MlPWGG/&#10;rxAr7L9RMfoGR2+dPyWkr8vVyGlwyfgiNpDmp1TR6wqxLP5lBwrnSAwWu2SMB89rCHQ/8WCKShUG&#10;/Sg28OJXiIWnLlcyYyc7fsehcIXcOWPGWba0gU4/i02psgD7JZcSmfE/BWVX8nmrify4AUlXAz9I&#10;KuWXjSbc+ZL93lrMnVnGgVEiZMkcrfDjcORJHEWcMQmPvbtWYT6QsUpAQmhgFy2YlTDnS4kwORv9&#10;iuT3MTFQ2vtlMvRLEcadTDiMYkKOOwptsAzQGPDaCWfkwU+Jwm7vl8kNVXlkR08XdyOyVlKd4Th5&#10;kAlBuOms+AiIV6LMQHTvl8kNhcnlM9IqFFayTeOMrmfEYfSVD2Isl2TKGeurMrMexi4NDET3CSP0&#10;9QmT38q/6e3AVp/fTotVGER+yxpGwnCsPK0rYuFF9xdZ6c8ZxoiWcwUHyvqcCBH91fJclamRwtgt&#10;yJwtz7RWyJYPKxSJxPOIKnDSu2WCnNM0uJc+wQyZuOZsTLNOOJpQUfNBgcg+fpDQ2F0fMOU6jrUa&#10;Oelz3VzCofJb+Te9HYjl89vMOVKp8lv5N74d2eEvbwdLU61s344U7/HtQNxe5H2tffj6vJ7AtJ/Z&#10;pakO/HVeq+EKlBhrdm68wPMepEX29iTNSim+MFC2B4zMu8+BGvmt/JvqKvCu57exxaI89m18NuTp&#10;6W2hRN96W3ZqxE0FD1/W7Of7hsjsmr+KQWGS8+W+waLmeG4vV+UkTBupp6fztdO8yGwe5EW+8qv1&#10;bGs91h8XXaLhAdnR5RO2qWwPr7TIJUHiM5nY2EWdSHKeEoW6vEImZFXJ8w0Tl/RomRPT+bS9LxNm&#10;u1QxBb7zKDOwmLtlcvUs/WdCcrmwMWlIx9kyyYm9HVdE6vOcCKG5XyabGmlXg76BexpNOWFUT6fS&#10;pW+gZ1cVH1nQo8zAbX5VptXtSGieMOwN5vFIfiv/pnZnDM2QPDStXEmx8XagFne/HfjB09vC+p2+&#10;Pn/BVT1klwzHH4cE4tJ0dQgPeIqCp49lplQmCiWpWGmg/r5aV1dltpCrxmHIwFKobQJk5rU4mTXb&#10;DevIF55kCgu4XyZ73Sn4hKk6K8KmKCxMycVNoSjC+W0SA3V4kfjJ8PZqOeEbS3oYqcRNtoEoPGfL&#10;3uBnE4UbXBJ9MnW2K2M8my0UY7GxseK18CuBUDx+UKAJvyoz61LS5sANHjFMy8/xyvmt/JveDgTf&#10;57fPW+75rat1yCI7R15C0yCh8FnhBoucWG6g6ES5tOJqeT7fl0Ty7pS5UHIn/Jf7ElBwUCcUrs+M&#10;vxe5sSWtVNK1xz2A3NFEDu+AjMzc17/XTKpivTICY2cwIlnlp1tRLk2GZ3JdH7otmyR0ZTox0HnH&#10;xEDS7ZeJmaaNSgbbOA6bLUEYabgcKLlNYmD2DjIjhaxfJp4qrcZckOfqI1G4D6XPRLhdJogk3ylR&#10;qLuvysx6mGo10HUnjHBwJ0x+K/+mtwPj9uffvqbbrKnldZxI0Gqqif3RtP5A4ohO6XYLpNtJmjBp&#10;Xy3PdZkT0/uEhArVuHQGHSsDnKAr7D7GrZdzBQf27ZgYKLX9Mpl2yoVZooKQytplX2ZxOT6H/QSZ&#10;EutyBhrugGR0whddlVm2hPBpJ4zwxSVMfiv/ZtuRuYT77cBq/fm3v+BNAkn1pyXZ8CZzt9IDSs1J&#10;HdqdNsioWc4NiUzPpngw8Nxagak6Jgb66as1d1VDFq6WSEt1bPPZrSVksrcWs0WknXVEyuqUKDzU&#10;FTJ7rikJSJm628En3wO3aEoUgn/J9lzOwF1dJLp6SpqdTbcCecm2Y6yfE0tvwhQhhRNHZuqr5Sz0&#10;LLBRpwy3vUkglPa+HTmhK96G1jm9LVtn6evz917TCZanGJclDFtxZumXOSrbcyGRVWzoKnX7RGbn&#10;nJjCGl3tA5JVhozkZkebLcFOSUk7gg1Nr8bXMrlKSOFtvto+V8spHKfJUzXETpiedJVlmTRUjnuZ&#10;Sg8j13OQGQmc/TIJsElmTO0VDpDbNqjTmC0brnZjK5I+J5nC5OyXSQxbXnxkHGJH4Ezm2UJI2TJB&#10;MkPIyP6cEoXS2S8T0tS0QYCNz3bGS9gRc+mQLavtsrak6zbQQMdEPNKFc8CMha62J/y9550SOlEz&#10;uyEEif9itqhXPM6fHUDkg46JgeTZX84lBC0Eny3zeKuagfs5ZCuLLDHG9SJTiKFzImzPFTIVUtgm&#10;TfXNLH7H9oxcrSYxMEQnmaq3tLVpn2LPScfUJdW8km1gg87ZpiY7l1MnCv+zv5wa2TMnNUUhjixF&#10;CTBz5MYFmyic0eGDIhG0X+bEpQrJvck9n9YnBH7omC2fY4fBkTw6JdJVV9inypbNTrsdg7PNU1lh&#10;f7Yr6pFFOsoM1ND+crLRkMsJMnqTc5Ox95n3/ojatIEfkU46yRSOaL9MRs1pDaEnfxv0vhLGkz+I&#10;ECg79Yu80lFmIIv2y2xZbUvtyVi40CFmmFlN2AwuKiEQTEeZgTXaL5OJV6IDZCUARyjIc91KtFKe&#10;4pYj4Mg0HWS6R8CRMjphlE3nHj7/phFwYH12vx2Imz//9hdGwIGHOSAjCWyqvY0RMIFMeV9kmjEL&#10;XXOLLO+lngo6XxpOVWskY47yAsNykmd9mX3KcwLez9tkq5zKMNmyoplkyv5aMV8RVuYoM1At+2US&#10;QpSRDF6KeRnTpmQJcjlYkSjhu2k8FziX/TIHAgnS1+JM7f4Ca2RydEO6MWQ2kcEhq2zkaU6JQr7s&#10;lzmx6pqyleAUO/9khz5FKOEXWBU3FR8Im1N7CguzXybxqDlumjAha9QsD7O4HbNl+deOAiJzc0wM&#10;dMx+mYSpywXEUn2MY+16IxdZ9Xl/kpt/rduLFM4JKbzMfpmModCNKBPTMD0VUVH01zmR8EFTt5+x&#10;TWsd2bYZvsuJqbAieT46Fcb0x9Of7vfP4tqO+6fH9398fHoKD4cff/j90+Hm5x2nsOY/9H+ITheI&#10;ee3pRU5eTRJHfLd7fXf78LQ7Bcrnl73kFI3wcDx9uzt+iHkFeCzI8+Pp/sArZPoE8/Obj6/Ht8fX&#10;7w5ffyV//bB//+t3h5vD/iQ00jfH17s/PpLTn3fH03e7wy7848/3h9Nf+d/D057P4KBX+Ov25sP+&#10;8M9r/y7vv7uV1Nubjwf54OP//rQ73N/ePP3Xy/HdLV2U9DOn8MCcVhYlDjrlB53y8tPz7/dUD2MU&#10;vi78Ke+fnvKfD4f989/3h/ffiFSSdi93yIb5+nTID78/8UzSw/5wd//NN+Hvu/0zbfTnl+9f7yTz&#10;0O1Q8r/98vfd4fXmlT/f3Z7ufzn9Zf/9h93rfXhh93Nk4ZaGPr8ryJf9Nz+d9g+PJ6noS72mh4/H&#10;11D/P1IZHx7vvt2ddvo5vPX2vtt/2D+9vz98/X8AAAD//wMAUEsDBBQABgAIAAAAIQA0IO/23QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb8IwDIXvk/YfIk/aDdKygbrSFE1Mu04a48DRNKGt&#10;aJzSBBr262dO42b7PT1/r1hF24mLGXzrSEE6TUAYqpxuqVaw/fmcZCB8QNLYOTIKrsbDqnx8KDDX&#10;bqRvc9mEWnAI+RwVNCH0uZS+aoxFP3W9IdYObrAYeB1qqQccOdx2cpYkC2mxJf7QYG/WjamOm7NV&#10;sEvGNu6+Ir0cTqePdWbx97pdKPX8FN+XIIKJ4d8MN3xGh5KZ9u5M2otOweSNjQrm8xmIm5ylKYg9&#10;D698kWUh7wuUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxv9vThR4AAF2aAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0IO/23QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAN8gAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA6SEAAAAA&#10;" path="m3,611764c182,611345,54191,501160,120024,366906,185857,232652,240758,120487,242024,117652,256614,85022,278273,55396,300411,37790,328698,15296,361166,3647,404031,612,409514,224,558326,9,824172,5l1235823,r,24561l1235823,49123r-334931,3c678413,49128,562602,49338,555955,49752,483378,54274,438011,86819,404660,158285v-2879,6170,-54146,110830,-113926,232576l182044,612217r-91184,153c17972,612493,-257,612370,3,611764xm530501,512643v27766,-33407,40254,-55538,51161,-90667c583171,417115,588123,398982,592666,381682v18001,-68557,27119,-98984,37206,-124141c644949,219932,665802,188140,692192,162530v7374,-7157,22430,-20013,23437,-20013c715826,142517,712591,147051,708442,152592v-22580,30157,-36338,54420,-46292,81633c656097,250779,652801,262819,635706,330822v-11503,45761,-15451,60363,-20003,73989c606932,431059,596449,450557,579674,471822v-6630,8402,-25758,27300,-35242,34817c536708,512758,527149,519670,523965,521436v-787,436,2155,-3521,6536,-8793xm1053271,424843v-23829,-4516,-38147,-17693,-42842,-39421c1006811,368668,1010596,341757,1018997,324526v9869,-20244,25276,-31215,47820,-34052c1075175,289422,1089137,289998,1095386,291652v14218,3764,23188,12234,27041,25528c1123921,322331,1124679,335128,1123949,342898r-430,4601l1084221,347499r-39300,l1044551,348864v-1128,4156,-1704,15792,-1055,21300c1045643,388365,1054399,399861,1069950,404894v10549,3414,27960,2313,40564,-2566c1111370,401997,1110550,404049,1107258,410468r-4403,8581l1097255,420844v-10318,3305,-16660,4329,-28518,4605c1060892,425633,1056539,425461,1053271,424843xm1094717,329328v479,-4595,-404,-11619,-1996,-15877c1091093,309099,1087431,305438,1083059,303789v-4772,-1800,-12219,-1427,-17287,862c1061042,306791,1054913,313030,1051981,318693v-1858,3583,-2747,5933,-5106,13493c1046687,332783,1051685,332944,1070488,332944r23850,l1094717,329328xm489647,423772v-999,-4074,-33993,-149464,-35545,-156628c451416,254736,450070,250921,447243,247709v-2983,-3389,-5667,-4797,-12041,-6318c432486,240741,430140,240087,429988,239935v-151,-152,-41,-1461,245,-2909l430754,234395r26211,-159c471381,234149,483177,234206,483177,234361v,800,32831,146959,33222,147894c516732,383058,526578,363242,552932,308728r36076,-74626l599724,234096r10718,-6l597199,260926v-7283,14760,-28493,57674,-47135,95365l516171,424820r-13092,163l489985,425146r-338,-1376l489647,423772xm678465,424873v,-138,4658,-32545,10353,-72016c703632,250194,702851,256470,701441,251389v-1408,-5071,-7206,-8632,-16510,-10141c682541,240862,680350,240344,680062,240098v-290,-244,-47,-1696,537,-3226l681662,234092r29247,l740157,234092r-239,1365c738061,246104,717183,397608,717105,401007v-129,5595,324,6245,4968,7126c724036,408505,738656,408751,758905,408751v18467,,33578,156,33578,349c792483,409291,790641,412970,788390,417274r-4094,7827l731380,425112v-29103,6,-52915,-100,-52915,-239xm805466,423458v189,-918,3798,-24319,8021,-52004c822197,314332,822548,310523,819686,304375v-2219,-4765,-6722,-7818,-11525,-7818c806139,296557,806125,296489,807424,293089r993,-2596l832536,290493v22660,,24106,62,23876,1061c856278,292138,851928,321543,846747,356899v-5182,35357,-9581,65171,-9774,66255l836620,425125r-15748,l805123,425125r343,-1667xm871620,423154v1332,-7539,15490,-102477,15816,-106063c887889,312082,887032,306700,885209,303111v-1855,-3654,-6696,-6554,-10941,-6554c872245,296557,872232,296489,873530,293089r994,-2596l898616,290493r24093,l922464,291857v-747,4192,-5504,37170,-5380,37303c917163,329247,919089,326143,921363,322259v10062,-17187,20128,-26873,31838,-30643c958010,290070,968329,289465,973496,290430v4674,872,10447,3591,13519,6368c990331,299794,993688,306399,994772,312063v1624,8491,1223,12704,-6093,63940c984843,402853,981706,424890,981706,424974v,83,-6823,151,-15162,151c952229,425125,951382,425063,951382,424009v,-612,2322,-16918,5159,-36236c963030,343612,963512,339710,963512,331100v,-13717,-3476,-18813,-12863,-18857c947730,312230,946193,312622,942978,314205v-10473,5155,-22648,22513,-28459,40572c911940,362797,911841,363330,907401,393893v-2182,15010,-4124,28177,-4320,29261l902727,425125r-15729,l871271,425125r349,-1971xm833177,270686v-5796,-3051,-9194,-10145,-8336,-17398c825326,249191,828253,243200,831217,240236v3900,-3898,8013,-5698,13727,-6005c849517,233986,850022,234088,853738,236014v8644,4484,11383,14005,6821,23699c858385,264330,854849,268067,850575,270265v-2606,1340,-4228,1695,-8663,1897c836838,272392,836222,272288,833177,270686xe" fillcolor="#7e3e97" stroked="f" strokeweight=".01675mm">
+            <v:shape w14:anchorId="2A1F1AA5" id="Freeform: Shape 22" o:spid="_x0000_s1026" alt="V/Line logo" style="position:absolute;margin-left:0;margin-top:63.75pt;width:91pt;height:45pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="1235822,612413" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxv9vThR4AAF2aAAAOAAAAZHJzL2Uyb0RvYy54bWysnWtvZLeRhr8vsP9B0McFkjn3y8DjwBsn&#10;wQJBYsBZJPuxrZE8AiS1trvtsfPr9yleuqs4PXOKwQKGW2d4XtYhWVW8FV9+9btfnp9ufr4/HB/3&#10;L+9u2982tzf3L3f7948vP767/e+//fE3y+3N8bR7eb972r/cv7v99f54+7uv//3fvvr4+va+23/Y&#10;P72/P9yQycvx7cfXd7cfTqfXt2/eHO8+3D/vjr/dv96/kPiwPzzvTjwefnzz/rD7SO7PT2+6ppne&#10;fNwf3r8e9nf3xyP/+m1MvP065P/wcH93+uvDw/H+dPP07pZvO4X/H8L/f5D/v/n6q93bHw+71w+P&#10;d+kzdv/CVzzvHl8Qes7q291pd/PT4fGTrJ4f7w774/7h9Nu7/fOb/cPD4919KAOlaZuiNN9/2L3e&#10;h7JQOcfXczUd//+yvfvLz9+/fnegGj6+Ht8e+VNK8cvD4Vl++b6bX0Jl/XqurPtfTjd3/GPbjuPc&#10;UKd3pI1zO/I32by5oO9+Op7+dL8POe1+/vPxFCv7PX+Fqnp/87J7Rifu9i8vx8fT/T/I7OH5ifr/&#10;jzc3/c3Hm7brx6XrUiOVr/+Pfn1q23kabj7cTG03tP1nIP9olYQW/emGbTEa00/T2kybYjolphs6&#10;lxiNkcKM3aaYXonpm2Zo2+3SGMw8r82mlEFJGZqh6R1SNIYW2ZQxKhkLDTh32yXRmHFTwqQkRL1y&#10;aJgGbVfU/K+I0KBuGKd2syR41LOVuEuiQcMKbFPMqsSsTbOsjibRGJGybSmtNuJxHNdx3G55AxrW&#10;2WEqrbZitHiaGoccDWpxRcu2nrXajru1mXuPi9Ggfm0Whxrg5JQeLF0zeARpEIbZtfOmIrTamOXb&#10;PDWnMcjp523zabVBO4zTvO/1/9qix74ZG4czaw0IrR62rafVdj0u7TQ5zMeAhq5dZ4cBacse126a&#10;Jodia1DP1y3bLrrVxj116+Lx0QbUjfM4bPu3TruEaaUaHFVnQO3U0babit1p82YAQ6G2q86A2qEb&#10;HRbEEOZiqnOzDIOnRBrUjh1tu10iY95Tx6DMUSIN6vqh67a9XGfsu2cg6NA6A+r7hqHddom0U5ha&#10;BDk8Q6dBOPuFgdHWyLAzRj6v0+xwpwY0zK2rRMYzDMPQe5TBgJpp6tftEmkjH7t+nRxda2dB7dBv&#10;u6BOewavU7Ugn1PttWdom7HvZof7NqihGxaH++61a2iZmQ0e32BQ/TJiSput1Bszb9plXedtmzWo&#10;nnGjY6jVaztv0aEF17U5yTIoxjMDdrFlS732Dm2zjv3icA8G1a2tawakLb1lPDN0njJpVN9it9ud&#10;Ra/9A5L6dXD0FgaFa13WZbv2tK2LpLH1SNKonlZatz1Er429pV9iPOjQCI3yStIuAmsa6NYdkjTK&#10;KWmwPmIYxtEhyaD6YVkcawmD9RFDP6wOLTcohsWtR5L1EdO6evr1QaOkF1y3LXcwPqLFx7aObtCg&#10;hqbru20tH4yPaJu5G5dtjTCoAUWaHJK0tVMkZnGOjnDQqKHF8W3b02B8RLNSJo8kjWKxiOHhpo8Y&#10;tLXjy5e5d/g9g2LoihluS9LW7u5zB41y9rmDtnZ6DcZTnjJpVN+tHt0brY9Yu9njjQyqb/sBx7LV&#10;E47WRyzMOB2+3KD6pp+X7XYatbWjEePsmZ8ZVI85ecpkfAQeYl0cHnbUqL5dpnV7Ej0aHyHGPjvs&#10;yaD6vkPWdjtpa8cZ4S0d3mjUKCStDssdtbWLlve9R5JGeSVpH4H3nwaHOY0GxLoNWrSp5MbYmeI3&#10;jhnNqEHdNLeeutO2Pgxzx0h+cwA7alA3zHOzbUyTdhBDP7KCvy3IgGQTYt32D5P2D8wxVo/aGRAD&#10;0bXfnrBP2j0MPX20o+oMSNbwHLOMSds5gljycVSdBrEE0a+OEmnnwMK5a3o7aZCsdTimt5O28mFh&#10;vuCwIwOSEjlWdCdt5GPLHN/RVxhQzwIEQ44tg520kY+jdJqONtIgFm9mxyBv0kY+LrKN4BCkQVSd&#10;uJPNEmkjH5lCezb2Jg1CUMP4fUvQrD3DJDMZR9UZUBC0Pd+ctWcY17n1KIMBdVPDcvB2ibRnGNnF&#10;ZUKy6VRnDepl5XTb183ayFFv5t0OQRokA8nOUXXayMcGH+Swo1mDELQu2+OT2XoGvLdjeGJBrB8P&#10;jjbSnsHblc8GJF25o+q0kU/zwoDQ0UYaJG00O6pOG/m0LEvr8AyzBtErL+P27tWsjZzp9sAOxLZ6&#10;axBN1DsG4IvxDMuwevbJDYgxA5W3abCL9gzTgsE6XJABdUPTOBaiFm3kCMKvbledAdG9yjbRllNd&#10;tJGzLOnaLDOg4FQdgrSRz4y+GQtuKsOiQV5B2jPMQ8PGhUOQBnkFaSOfGTF47GjRINYXB4cdLdrI&#10;mZmzFOAokQZRC02zbbCLNvK569hBdwjSoKFZWoa3m1qnjXyW0YmnRBqEoNkxYV61Z5hXbNxRIgNi&#10;aELdbZZo1Z5hXhYiCbarzoAk8saxwL9qz0Av0XlWPg1INk7Ze99qo1V7hplFF1bqNw3WgESQIwBp&#10;1Ubu7fgMyNnxrdrI8alEojhKpEFMWgbWSjerThs5BkG37BCkQT2TcmZvm4K0kS/tOnk2e1YNYuGp&#10;Z2VnU5A28gUjZ061rQwahJ4StLgtSBv50sw0rUOQBjGlImJqUxBGrSIDKBL2ty3JomRPzrGWhrVp&#10;UT0REg7Fsyi3KO0elnFiXOMplUYxoRgdutc22kEwXJ09i1wWxfSFTVdHW2kXsfTT6umYmCGqasd0&#10;W1eptL0jamLWs6np9MhG1Ng6AjlYKVYgZle+sB6DEhfrEqVtHtcnUYiOUmmUW5S2+mUmIMhVgRrl&#10;bitt98syS8SEo1QaxZISHfy2Bpq4x2VhWdIxfGXHS7UwuwmtIxqGdxSIQnVstG2XyqCczpbe2Yjq&#10;JXTLIUqjvO7WxExSqtHj2FuD8vpAEzXJtv/UetTCoNyitN2vXScr3I4K1Ci3KO0tEDV4FotaE0CJ&#10;Z/fM2wmBV2qxYiGLoxO2KHZkWqJVt8YVbavtnsiEfvI4JoPqO1ZeHZ2ICYgkMIZTH5620t5CCoUy&#10;bZbKhETSWbnCEzgUoapd1MIRSNmaoEgiQ5nvOkplUHiL2bEmQYiP+r6VTWLPNqdF9RSSFt6uQD22&#10;YGeGD/SUSqP6eWqIWNwWpUcJ7Ke64ilZLVJ1IWuWjqkbPbUCrdNEFICnVBrl7YVNeOQqy2iecaBB&#10;USrWqhwVaLzFSKk8dtVpVL/Ms2PlsjUhkutEeJarVNrH9HTCjvl8a4IkCfqZPDFnFoWyyzbppgaa&#10;KMmVGf3s6fANqiccmjWUbVF6bLEyx/TEt7U2uHLE8Lcncq2Jk+QwBmtQDmU3qH5l9ddTgdruV3Yd&#10;PFERrFMpa/QOOU2k5NoQvuKZNRqU14R7bfe4QPY4PBWoUW5RemzBmN0V3EtfbSrQNxPptd0vWKNn&#10;S7c1KEZZstCxreza7jnaxhTfU4EaxVS9Iy5gW5QeJbBPLYd7tseBvUbhbT1b4q2JlyRgTSJftkUZ&#10;FKtYzIa3S2UCJpexnz3xMq1BUSQ2fhyi9NiCc04cR/OUSqMYBM6tw1uYkMllbDga4xGlvQUa2LE9&#10;t6kWJmYS9eNcnkeUHltIgBy7TNuitN277cqEWl6xK44U/5gPDe8+5HPEd7+8pIPE/HWzk/PmTTiC&#10;/bo/yqFlfaqYE8r5kVPD8ZQyKDmFvAGmq9LgtgqMYmhwOMhMYXySaWoNDkea3WAaT4OHqs+mETV4&#10;rALjjjV4qgLjljV4rgLjMjV4qQLjBDV4rQLLCotG81ylY6WS1WmZrJ8Y6XV6JqsbBl6nabJiYeB1&#10;uiaHOA28TttkZcHA6/RN1hgMvE7jZAXAwOt0TtYCDLxO62SmruE812idzL4NvE7rZB5u4HVa1xVa&#10;x3PVxxdax0y4Cl5oHXPiKnihdcxYq+CF1jELrYIXWsd8tApeaB1zzBq4zPh0u/NcBS+0jlldFbzQ&#10;OmZqVfBC65h9VcELrWNGVQUvtI65VRW80DpmPlXwQuuYzVTBC63j7FgVvNA6Zh01cJk5aK3juQpe&#10;aB2zgyp4oXWcrKqCF1rH2L8KXmgd4/kqeKF1jLar4IXWccapCl5oHUeQquCF1nGuqApeaB1HjGrg&#10;cuJHax3PVfBC6zjWUwUvtI6zOlXwQus4gFMFL7SOUzVV8ELrOCpTBS+0jlMzVfBC6zjVUgUvtI6z&#10;KlXwQus4gVIDl3MkWut4roIXWsdpkSp4oXWcAamCF1rHcZAqeKF1nNeoghdaxymMKnihdZytqIIX&#10;Wscxiyp4oXUcnqiCF1rH6YYauJxR0FrHcxW80DpOIlTBC63jfEEVvNA6jhpUwQut4yxAFbzQOiL8&#10;q+CF1hG3XwUvtG6u0zqJqTftXqd1El5v4HVaJ/HvGs5zTdklqt3A67ROYtUNvE7rJALdwOu0TuLK&#10;DbxO65ZC63iuqrpC64gJr4IXWkd4eBW80DqCvqvghdYtdVonsdW65nmukS4R0wZep3USB23gdVon&#10;0c0GXqd1ErNs4HVaJ+HLBl6ndWuhdTxX1XyhdUQRV8ELrVvrtG4ttI7nGukhbFfXnfxDXQaF4kl0&#10;bl0GhepxtLIyg0L5JJK27gsK9ZP42LoMCgWUqNe6DAoVlAjYugwKJYQuoDKDQg1h3qnMoFBEDjLV&#10;ZfDJhkX1jkWpiUR+VlXiJ5sW/ENdBqUmso9Rl0Gpiexk1GVQaiJ7GXUZlJrIbkZdBqUmsp9Rl0Gp&#10;iexo1GVQaiJ7GlUZlJsYEn9Yl0Gpiexr1GVQ+sRIOO3eaiWK3XaJ8g91X1BqYuVuRgjpMx1L5X4G&#10;7HtlESo1UQLp7BdUaqIE1dkMKjVRQuVsBpWaWG5stJU7GyFAzXxB5d5GCFazGVT6RAkmsxlUaqKE&#10;iNkMKn2ihIvZDCp9ooRz2QwqNVGCtGwGlZoopHg2g0pNlIAqm0GlJpabHRJtVeVQJPjJfEHlfgdx&#10;nGUGlZoo4U32Cyo1UYKWbAaVmihBRTYDo4nRvacAogPXRMgFEU/hgojT7Q0XRBxub7gg4gep+N3b&#10;191J4o7ynzcfuf4g3U1w8+HdbbpzQJKf9z/f/20fXjxJFFKsh8hOnRrx8srdTz883v3n/T81AA7Z&#10;8OFAOOaZxIesCGlOM09YqznXoNPiXQYBGK8oSLKsBPv0GnLlMAbHMQIS3j44N3W2hANyMDokIoET&#10;pDZRLjaIieG+ArfMbpymFDdC6Fvsb6nk8D3dvHTCFELbjSOctVpivOMgpMFmcZm1m2q8VkjiJycm&#10;e5IpTMpFptS0kOiQ1kORpeXF2w5CEk3sLh6ntWH1CDBir3WG47hQxyEl+IRc6HjlQfj3s5aaQj29&#10;GB0JuhcrKbuG/Eb+Ta2r3gy3C6RC5Lfy76dvh0sCvvh2vBQgfHTg+i9evtYOcrA6xRsJJDjWXAeQ&#10;yExMR6UdOM8at5fPaeFigJQG3X8SZUXYp1gijtrDnhcrFmpY0xgDh8nlwBoCF0gnTIPEGwJCWuT9&#10;90ts2jktS0LtCfuoIHM5egI9s2ZMKzeo6EQO23BIJ8iMVwBclVm0WOD9D5jI5p8w+a38G2sjkPfn&#10;l6HzKl6+VoHtDJdShtAu+oN/A6F7Tkq5nQua/l0uZblajLun/fE+1MzFHcaPjATSAU8wN1z7CX95&#10;79p3YlmQyAXUAMVCjI3IXwNr+CxcfaJa3FQTVwzOiYFvJCYGyv3r32vMMX2pcIFFBeLcdtGaI5Q2&#10;aWbQr5z/M3418vQHmZF93y0TyqkplRM2BBn5K/WauDEgLQt3VEdc3srljJT9QWYk4vfLlPjuOKih&#10;giALMzKncUlm21LkOFQ5ywzs/UFm5OT3y4TjNnllDoIT9K1lwkswpfizyMBvE4WOKsqUowfn4Z9p&#10;wWs6xBUA1FqBzEXhPMKYut92mDFjI1NIW6OZRKZ+fznpfoVmD9Wk54e1WWc7EXYt58dJhAaliV1Q&#10;/iAOhUPvHxMDab9f5ggzWOryx4aO1MiEVkmoAkTm1BVukcNOHHsIiZG/3y9TrkGKPRZn4ugGjUwG&#10;Esk+IU1kRGISA+l/kBmp/P0yG0hGU4/SY/WmnCN8mEmpB7xyjBDIdTsG/v8oM7D6u2WOM2QWsckG&#10;7KLs/ilerD7oueVQojJezuFxFUCQyUEvyP/8MvuJ07ERyamZGK1wLgrHaFI5OWfFi0ZmuBUgIjvh&#10;+vfL5OxG7lhhWI37tReZdEZRNbE/mByMzHDrSv7ai3+3Fvn5/oGGFN7/kIFwrjg7CJa6OaSStAFV&#10;jEGX+YtZSaezSe3WyGVm+pNJlQsAgshI6++uJ9b4GVvEr4UMC9L9MmMUMWZMH2K1ELFyG0BMDRz/&#10;FWI5MZRHtXy77X4oDYOhaI0cnecwov2ocDVAECsHgC+74ZselKVwGjz2tHDdwydvM17WcIhKfAsl&#10;s/0Ti9hyT0ASK+z//tKCnbKjXJknmVkDXAbMcNLAqumpF/NRcj4yLV9Jd37Zgd4uLR08HVxqHxhV&#10;bTWiT5wYjqlySNS2vGCTXcZ7Aa6W1o7f0mUAMctA8Z9A+bX8G8cnidHf/zoOMRfHk3vg1k+5U6t5&#10;oJc/whp0/iRo8vOwiJFeXO29WCGaKiTlKAhzsSlGfalUOcMeUwNx/tUq+4xYWGhS9wMvVowLumQ8&#10;wjibWgqtjBFTl9TAtx/ERhb9CrEL3DwxY7jCOBIq0EvGK74xuknm2fTwJjWS7yexQqnvF4vGy3hc&#10;qpEDr+JCtFjJOA0cZIJrhxwkChN/xOInLkFIxhxyG6dWxblCqp9AwkeUvjW/ln+zEgRm/Ph64Lsv&#10;Xr/ehEIZnkb4MCUWn90IPWH6Ahn0mfEFY2YhyE8ChfbeX5fNJFffZegUI8YvTchJ87Tex1hzKDXn&#10;Mz2VLd+XurpAgh+ER2r79N1fnguJJ6WrT7BhLr8ZzvE0CZeDr3Hv8FKiwIYfsYHjvqKq0OYUndAL&#10;taIZb+GMoMZJzhLaMzvBJ1Wo8aPYQHhfIZYVI2EnFKeBtsdYkEt5hDgk2oKwXsdwxktq4MlPWGG/&#10;rxAr7L9RMfoGR2+dPyWkr8vVyGlwyfgiNpDmp1TR6wqxLP5lBwrnSAwWu2SMB89rCHQ/8WCKShUG&#10;/Sg28OJXiIWnLlcyYyc7fsehcIXcOWPGWba0gU4/i02psgD7JZcSmfE/BWVX8nmrify4AUlXAz9I&#10;KuWXjSbc+ZL93lrMnVnGgVEiZMkcrfDjcORJHEWcMQmPvbtWYT6QsUpAQmhgFy2YlTDnS4kwORv9&#10;iuT3MTFQ2vtlMvRLEcadTDiMYkKOOwptsAzQGPDaCWfkwU+Jwm7vl8kNVXlkR08XdyOyVlKd4Th5&#10;kAlBuOms+AiIV6LMQHTvl8kNhcnlM9IqFFayTeOMrmfEYfSVD2Isl2TKGeurMrMexi4NDET3CSP0&#10;9QmT38q/6e3AVp/fTotVGER+yxpGwnCsPK0rYuFF9xdZ6c8ZxoiWcwUHyvqcCBH91fJclamRwtgt&#10;yJwtz7RWyJYPKxSJxPOIKnDSu2WCnNM0uJc+wQyZuOZsTLNOOJpQUfNBgcg+fpDQ2F0fMOU6jrUa&#10;Oelz3VzCofJb+Te9HYjl89vMOVKp8lv5N74d2eEvbwdLU61s344U7/HtQNxe5H2tffj6vJ7AtJ/Z&#10;pakO/HVeq+EKlBhrdm68wPMepEX29iTNSim+MFC2B4zMu8+BGvmt/JvqKvCu57exxaI89m18NuTp&#10;6W2hRN96W3ZqxE0FD1/W7Of7hsjsmr+KQWGS8+W+waLmeG4vV+UkTBupp6fztdO8yGwe5EW+8qv1&#10;bGs91h8XXaLhAdnR5RO2qWwPr7TIJUHiM5nY2EWdSHKeEoW6vEImZFXJ8w0Tl/RomRPT+bS9LxNm&#10;u1QxBb7zKDOwmLtlcvUs/WdCcrmwMWlIx9kyyYm9HVdE6vOcCKG5XyabGmlXg76BexpNOWFUT6fS&#10;pW+gZ1cVH1nQo8zAbX5VptXtSGieMOwN5vFIfiv/pnZnDM2QPDStXEmx8XagFne/HfjB09vC+p2+&#10;Pn/BVT1klwzHH4cE4tJ0dQgPeIqCp49lplQmCiWpWGmg/r5aV1dltpCrxmHIwFKobQJk5rU4mTXb&#10;DevIF55kCgu4XyZ73Sn4hKk6K8KmKCxMycVNoSjC+W0SA3V4kfjJ8PZqOeEbS3oYqcRNtoEoPGfL&#10;3uBnE4UbXBJ9MnW2K2M8my0UY7GxseK18CuBUDx+UKAJvyoz61LS5sANHjFMy8/xyvmt/JveDgTf&#10;57fPW+75rat1yCI7R15C0yCh8FnhBoucWG6g6ES5tOJqeT7fl0Ty7pS5UHIn/Jf7ElBwUCcUrs+M&#10;vxe5sSWtVNK1xz2A3NFEDu+AjMzc17/XTKpivTICY2cwIlnlp1tRLk2GZ3JdH7otmyR0ZTox0HnH&#10;xEDS7ZeJmaaNSgbbOA6bLUEYabgcKLlNYmD2DjIjhaxfJp4qrcZckOfqI1G4D6XPRLhdJogk3ylR&#10;qLuvysx6mGo10HUnjHBwJ0x+K/+mtwPj9uffvqbbrKnldZxI0Gqqif3RtP5A4ohO6XYLpNtJmjBp&#10;Xy3PdZkT0/uEhArVuHQGHSsDnKAr7D7GrZdzBQf27ZgYKLX9Mpl2yoVZooKQytplX2ZxOT6H/QSZ&#10;EutyBhrugGR0whddlVm2hPBpJ4zwxSVMfiv/ZtuRuYT77cBq/fm3v+BNAkn1pyXZ8CZzt9IDSs1J&#10;HdqdNsioWc4NiUzPpngw8Nxagak6Jgb66as1d1VDFq6WSEt1bPPZrSVksrcWs0WknXVEyuqUKDzU&#10;FTJ7rikJSJm628En3wO3aEoUgn/J9lzOwF1dJLp6SpqdTbcCecm2Y6yfE0tvwhQhhRNHZuqr5Sz0&#10;LLBRpwy3vUkglPa+HTmhK96G1jm9LVtn6evz917TCZanGJclDFtxZumXOSrbcyGRVWzoKnX7RGbn&#10;nJjCGl3tA5JVhozkZkebLcFOSUk7gg1Nr8bXMrlKSOFtvto+V8spHKfJUzXETpiedJVlmTRUjnuZ&#10;Sg8j13OQGQmc/TIJsElmTO0VDpDbNqjTmC0brnZjK5I+J5nC5OyXSQxbXnxkHGJH4Ezm2UJI2TJB&#10;MkPIyP6cEoXS2S8T0tS0QYCNz3bGS9gRc+mQLavtsrak6zbQQMdEPNKFc8CMha62J/y9550SOlEz&#10;uyEEif9itqhXPM6fHUDkg46JgeTZX84lBC0Eny3zeKuagfs5ZCuLLDHG9SJTiKFzImzPFTIVUtgm&#10;TfXNLH7H9oxcrSYxMEQnmaq3tLVpn2LPScfUJdW8km1gg87ZpiY7l1MnCv+zv5wa2TMnNUUhjixF&#10;CTBz5MYFmyic0eGDIhG0X+bEpQrJvck9n9YnBH7omC2fY4fBkTw6JdJVV9inypbNTrsdg7PNU1lh&#10;f7Yr6pFFOsoM1ND+crLRkMsJMnqTc5Ox95n3/ojatIEfkU46yRSOaL9MRs1pDaEnfxv0vhLGkz+I&#10;ECg79Yu80lFmIIv2y2xZbUvtyVi40CFmmFlN2AwuKiEQTEeZgTXaL5OJV6IDZCUARyjIc91KtFKe&#10;4pYj4Mg0HWS6R8CRMjphlE3nHj7/phFwYH12vx2Imz//9hdGwIGHOSAjCWyqvY0RMIFMeV9kmjEL&#10;XXOLLO+lngo6XxpOVWskY47yAsNykmd9mX3KcwLez9tkq5zKMNmyoplkyv5aMV8RVuYoM1At+2US&#10;QpSRDF6KeRnTpmQJcjlYkSjhu2k8FziX/TIHAgnS1+JM7f4Ca2RydEO6MWQ2kcEhq2zkaU6JQr7s&#10;lzmx6pqyleAUO/9khz5FKOEXWBU3FR8Im1N7CguzXybxqDlumjAha9QsD7O4HbNl+deOAiJzc0wM&#10;dMx+mYSpywXEUn2MY+16IxdZ9Xl/kpt/rduLFM4JKbzMfpmModCNKBPTMD0VUVH01zmR8EFTt5+x&#10;TWsd2bYZvsuJqbAieT46Fcb0x9Of7vfP4tqO+6fH9398fHoKD4cff/j90+Hm5x2nsOY/9H+ITheI&#10;ee3pRU5eTRJHfLd7fXf78LQ7Bcrnl73kFI3wcDx9uzt+iHkFeCzI8+Pp/sArZPoE8/Obj6/Ht8fX&#10;7w5ffyV//bB//+t3h5vD/iQ00jfH17s/PpLTn3fH03e7wy7848/3h9Nf+d/D057P4KBX+Ov25sP+&#10;8M9r/y7vv7uV1Nubjwf54OP//rQ73N/ePP3Xy/HdLV2U9DOn8MCcVhYlDjrlB53y8tPz7/dUD2MU&#10;vi78Ke+fnvKfD4f989/3h/ffiFSSdi93yIb5+nTID78/8UzSw/5wd//NN+Hvu/0zbfTnl+9f7yTz&#10;0O1Q8r/98vfd4fXmlT/f3Z7ufzn9Zf/9h93rfXhh93Nk4ZaGPr8ryJf9Nz+d9g+PJ6noS72mh4/H&#10;11D/P1IZHx7vvt2ddvo5vPX2vtt/2D+9vz98/X8AAAD//wMAUEsDBBQABgAIAAAAIQAMADR82wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZB4ky01YlO7JQbj1UTkwHHoDm1D&#10;d7Z0F1r89Q4nPc73Xt68V6wm16kLDaH1bGAxT0ARV962XBvYfn88ZqBCRLbYeSYDVwqwKu/vCsyt&#10;H/mLLptYKwnhkKOBJsY+1zpUDTkMc98Ti3bwg8Mo51BrO+Ao4a7TaZIstcOW5UODPa0bqo6bszOw&#10;S8Z22n1O/HQ4nd7XmcOf63ZpzMNsensFFWmKf2a41ZfqUEqnvT+zDaozIEOi0PTlGdRNzlIhewPp&#10;QoguC/1/QPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8b/b04UeAABdmgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADAA0fNsAAAAIAQAADwAA&#10;AAAAAAAAAAAAAADfIAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOchAAAAAA==&#10;" path="m3,611764c182,611345,54191,501160,120024,366906,185857,232652,240758,120487,242024,117652,256614,85022,278273,55396,300411,37790,328698,15296,361166,3647,404031,612,409514,224,558326,9,824172,5l1235823,r,24561l1235823,49123r-334931,3c678413,49128,562602,49338,555955,49752,483378,54274,438011,86819,404660,158285v-2879,6170,-54146,110830,-113926,232576l182044,612217r-91184,153c17972,612493,-257,612370,3,611764xm530501,512643v27766,-33407,40254,-55538,51161,-90667c583171,417115,588123,398982,592666,381682v18001,-68557,27119,-98984,37206,-124141c644949,219932,665802,188140,692192,162530v7374,-7157,22430,-20013,23437,-20013c715826,142517,712591,147051,708442,152592v-22580,30157,-36338,54420,-46292,81633c656097,250779,652801,262819,635706,330822v-11503,45761,-15451,60363,-20003,73989c606932,431059,596449,450557,579674,471822v-6630,8402,-25758,27300,-35242,34817c536708,512758,527149,519670,523965,521436v-787,436,2155,-3521,6536,-8793xm1053271,424843v-23829,-4516,-38147,-17693,-42842,-39421c1006811,368668,1010596,341757,1018997,324526v9869,-20244,25276,-31215,47820,-34052c1075175,289422,1089137,289998,1095386,291652v14218,3764,23188,12234,27041,25528c1123921,322331,1124679,335128,1123949,342898r-430,4601l1084221,347499r-39300,l1044551,348864v-1128,4156,-1704,15792,-1055,21300c1045643,388365,1054399,399861,1069950,404894v10549,3414,27960,2313,40564,-2566c1111370,401997,1110550,404049,1107258,410468r-4403,8581l1097255,420844v-10318,3305,-16660,4329,-28518,4605c1060892,425633,1056539,425461,1053271,424843xm1094717,329328v479,-4595,-404,-11619,-1996,-15877c1091093,309099,1087431,305438,1083059,303789v-4772,-1800,-12219,-1427,-17287,862c1061042,306791,1054913,313030,1051981,318693v-1858,3583,-2747,5933,-5106,13493c1046687,332783,1051685,332944,1070488,332944r23850,l1094717,329328xm489647,423772v-999,-4074,-33993,-149464,-35545,-156628c451416,254736,450070,250921,447243,247709v-2983,-3389,-5667,-4797,-12041,-6318c432486,240741,430140,240087,429988,239935v-151,-152,-41,-1461,245,-2909l430754,234395r26211,-159c471381,234149,483177,234206,483177,234361v,800,32831,146959,33222,147894c516732,383058,526578,363242,552932,308728r36076,-74626l599724,234096r10718,-6l597199,260926v-7283,14760,-28493,57674,-47135,95365l516171,424820r-13092,163l489985,425146r-338,-1376l489647,423772xm678465,424873v,-138,4658,-32545,10353,-72016c703632,250194,702851,256470,701441,251389v-1408,-5071,-7206,-8632,-16510,-10141c682541,240862,680350,240344,680062,240098v-290,-244,-47,-1696,537,-3226l681662,234092r29247,l740157,234092r-239,1365c738061,246104,717183,397608,717105,401007v-129,5595,324,6245,4968,7126c724036,408505,738656,408751,758905,408751v18467,,33578,156,33578,349c792483,409291,790641,412970,788390,417274r-4094,7827l731380,425112v-29103,6,-52915,-100,-52915,-239xm805466,423458v189,-918,3798,-24319,8021,-52004c822197,314332,822548,310523,819686,304375v-2219,-4765,-6722,-7818,-11525,-7818c806139,296557,806125,296489,807424,293089r993,-2596l832536,290493v22660,,24106,62,23876,1061c856278,292138,851928,321543,846747,356899v-5182,35357,-9581,65171,-9774,66255l836620,425125r-15748,l805123,425125r343,-1667xm871620,423154v1332,-7539,15490,-102477,15816,-106063c887889,312082,887032,306700,885209,303111v-1855,-3654,-6696,-6554,-10941,-6554c872245,296557,872232,296489,873530,293089r994,-2596l898616,290493r24093,l922464,291857v-747,4192,-5504,37170,-5380,37303c917163,329247,919089,326143,921363,322259v10062,-17187,20128,-26873,31838,-30643c958010,290070,968329,289465,973496,290430v4674,872,10447,3591,13519,6368c990331,299794,993688,306399,994772,312063v1624,8491,1223,12704,-6093,63940c984843,402853,981706,424890,981706,424974v,83,-6823,151,-15162,151c952229,425125,951382,425063,951382,424009v,-612,2322,-16918,5159,-36236c963030,343612,963512,339710,963512,331100v,-13717,-3476,-18813,-12863,-18857c947730,312230,946193,312622,942978,314205v-10473,5155,-22648,22513,-28459,40572c911940,362797,911841,363330,907401,393893v-2182,15010,-4124,28177,-4320,29261l902727,425125r-15729,l871271,425125r349,-1971xm833177,270686v-5796,-3051,-9194,-10145,-8336,-17398c825326,249191,828253,243200,831217,240236v3900,-3898,8013,-5698,13727,-6005c849517,233986,850022,234088,853738,236014v8644,4484,11383,14005,6821,23699c858385,264330,854849,268067,850575,270265v-2606,1340,-4228,1695,-8663,1897c836838,272392,836222,272288,833177,270686xe" fillcolor="#7e3e97" stroked="f" strokeweight=".01675mm">
               <v:stroke joinstyle="miter"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3,570894;112242,342394;226333,109792;280934,35265;377836,571;770738,5;1155701,0;1155701,22920;1155701,45841;842485,45844;519911,46428;378425,147711;271885,364749;170242,571317;84969,571460;3,570894;496107,478395;543951,393785;554242,356183;589036,240336;647315,151672;669233,132996;662512,142398;619221,218577;594491,308721;575785,377767;542092,440301;509135,472792;489995,486601;496107,478395;984984,396461;944920,359673;952932,302846;997652,271069;1024369,272168;1049657,295990;1051080,319990;1050678,324284;1013928,324284;977176,324284;976830,325558;975843,345435;1000582,377845;1038516,375450;1035471,383046;1031354,391054;1026117,392729;999448,397026;984984,396461;1023743,307327;1021877,292511;1012841,283494;996675,284298;983778,297402;979003,309994;1001085,310701;1023389,310701;457902,395461;424661,249297;418247,231160;406987,225265;402111,223906;402340,221191;402827,218736;427339,218588;451851,218704;482919,356718;517084,288103;550821,218463;560842,218457;570865,218451;558481,243495;514402,332489;482706,396439;470463,396591;458218,396744;457902,395460;634478,396489;644160,329284;655965,234595;640525,225131;635972,224058;636474,221047;637468,218453;664819,218453;692170,218453;691947,219727;670613,374217;675259,380867;709703,381444;741104,381770;737276,389397;733448,396702;683962,396712;634478,396489;753245,395168;760746,346639;766543,284041;755766,276745;755076,273509;756005,271086;778560,271086;800888,272076;791850,333056;782710,394885;782379,396724;767652,396724;752924,396724;815110,394885;829901,295907;827818,282861;817587,276745;816896,273509;817826,271086;840356,271086;862887,271086;862658,272359;857627,307170;861628,300730;891402,272134;910381,271027;923024,276970;930278,291215;924580,350884;918059,396583;903880,396724;889701,395683;894526,361867;901045,308980;889016,291383;881842,293214;855228,331076;848572,367578;844532,394885;844201,396724;829491,396724;814784,396724;779160,252602;771364,236367;777327,224187;790164,218583;798388,220247;804766,242363;795430,252210;787328,253980;779160,252602" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="0018697E" w:rsidRPr="0018697E">
+    <w:r w:rsidR="00992D8E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...3 lines deleted...]
-      <w:t>Form</w:t>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Application </w:t>
+    </w:r>
+    <w:r w:rsidR="00164D4A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">for use of </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02D849B8" w14:textId="317BD7A5" w:rsidR="00896C90" w:rsidRPr="00896C90" w:rsidRDefault="00896C90" w:rsidP="00074849">
+  <w:p w14:paraId="15324E50" w14:textId="54F02287" w:rsidR="00F05016" w:rsidRPr="00BD4CFA" w:rsidRDefault="00164D4A" w:rsidP="002C30A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:after="0"/>
       <w:ind w:left="91" w:right="96"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00896C90">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Third Party Access Application for use of </w:t>
+      </w:rPr>
+      <w:t>Remote Piloted Aircraft - Drones</w:t>
     </w:r>
-    <w:r w:rsidR="00074849">
+    <w:r w:rsidR="00F05016" w:rsidRPr="00BD4CFA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="00896C90">
+    <w:r w:rsidR="002C30A9">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="28"/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">Remote Piloted Aircraft System – DRONES                         </w:t>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>FORM</w:t>
     </w:r>
-  </w:p>
-[...11 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidR="002C30A9" w:rsidRPr="00BD4CFA">
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="00F05016" w:rsidRPr="00BD4CFA">
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Date of issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:id w:val="-995333515"/>
-        <w:date w:fullDate="2023-08-16T00:00:00Z">
+        <w:date w:fullDate="2026-06-25T00:00:00Z">
           <w:dateFormat w:val="d/MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00D05693">
+        <w:r w:rsidR="002C30A9">
           <w:rPr>
+            <w:color w:val="000000"/>
             <w:sz w:val="16"/>
+            <w:lang w:val="en-AU"/>
           </w:rPr>
-          <w:t>16/08/2023</w:t>
+          <w:t>25/06/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-  </w:p>
-[...12 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidR="00F05016" w:rsidRPr="00BD4CFA">
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...10 lines deleted...]
-      <w:t>-</w:t>
+      <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2205.1</w:t>
+      <w:t>NIFO-2205.1</w:t>
     </w:r>
-    <w:r w:rsidR="000A3E81" w:rsidRPr="000A3E81">
-      <w:rPr>
+    <w:r w:rsidR="00F05016" w:rsidRPr="00BD4CFA">
+      <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Revision </w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-  </w:p>
-[...132 lines deleted...]
-      </mc:AlternateContent>
+    <w:r w:rsidR="000378ED">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="074F079E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B60E978"/>
+    <w:lvl w:ilvl="0" w:tplc="EA0A4786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Times New Roman (Body CS)" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="0AA5157E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="465C860C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20CA5028">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A23420EC"/>
+    <w:nsid w:val="0D0076D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C86AC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="13846CEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="544C77EC"/>
+    <w:lvl w:ilvl="0" w:tplc="DB249DCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="BulletList"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145657CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7604E802"/>
     <w:lvl w:ilvl="0" w:tplc="2176000C">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlevel1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1270" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5846,61 +5383,572 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="23A4C158">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1540789F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001F"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16DA6123"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63CAB02A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17764A11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59B60E2A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F3D0006A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A35483"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB48B5E4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="220844EE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23547877"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71F43CEC"/>
+    <w:lvl w:ilvl="0" w:tplc="A8540F42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -5935,574 +5983,664 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2459203F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A869D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="584016E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="700"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4F001014">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1438"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="253E10B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2158"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A80A00E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2878"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CAD255D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3598"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="00B0DA9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4318"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CD78F348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5038"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D4404204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5758"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FD24432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6478"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F3D15B5"/>
+    <w:nsid w:val="25184AAC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7570DC40"/>
-    <w:styleLink w:val="ListIndented"/>
+    <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="1701" w:hanging="283"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4C6F43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55C03A3E"/>
+    <w:lvl w:ilvl="0" w:tplc="D3CE1DB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CEE5203"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF4ECE24"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1985" w:hanging="284"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="180"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="180"/>
-[...87 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...112 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260F4DEE"/>
+    <w:nsid w:val="2FDF3F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="52EC8646"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="6082CB7C"/>
+    <w:lvl w:ilvl="0" w:tplc="DD00DEF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bulletlist2"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1667" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2387" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B5842660">
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+        <w:ind w:left="5987" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B5215F7"/>
-[...93 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F329AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2960B592"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6547,342 +6685,328 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361169D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4F65906"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35B17840"/>
+    <w:nsid w:val="3E410521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="37A40212"/>
-[...3 lines deleted...]
-      <w:pStyle w:val="BulletLevel10"/>
+    <w:tmpl w:val="5B16C95E"/>
+    <w:lvl w:ilvl="0" w:tplc="D3CE1DB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="570"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F392D5F"/>
-[...116 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42270EFC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DC5E8648"/>
+    <w:tmpl w:val="8C3A1FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="AppendixHeading"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="Appendix %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Appendix2Heading"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Appendix3Heading"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="1134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
@@ -6940,769 +7064,676 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439B490C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47DE5FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A9E8C3EE"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:tmpl w:val="A7E0C858"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7130F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="924C0082"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50CE3FFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C86EAE0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A84490E"/>
+    <w:nsid w:val="57757C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="666CBEAC"/>
-    <w:lvl w:ilvl="0" w:tplc="6DEA13F0">
+    <w:tmpl w:val="73364D8C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5654DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8090938C"/>
+    <w:lvl w:ilvl="0" w:tplc="C6AE8EFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NumberList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A98531A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E1EA5F78"/>
-    <w:lvl w:ilvl="0" w:tplc="E7AA1B88">
+    <w:tmpl w:val="1FF8E2D6"/>
+    <w:lvl w:ilvl="0" w:tplc="E6001532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...87 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E801FDC"/>
-[...223 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68E97933"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37F4D704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -7754,2064 +7785,1123 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="780A5EAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA7E11D8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D4683AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="BulletLevel2"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78BB74D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE5CF510"/>
+    <w:lvl w:ilvl="0" w:tplc="D3CE1DB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Poppins" w:cs="Poppins" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73EE37D6"/>
-[...115 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="23A4C158">
+    <w:nsid w:val="79F7464D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8128836C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...21 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...20 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1196888944">
+  <w:num w:numId="1" w16cid:durableId="1904294526">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1653752150">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="421530977">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2067215267">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="137651640">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1825851678">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="616180511">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1238398357">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2024015974">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1442996767">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1137643106">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="194655921">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="847141848">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="921795263">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1781145237">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="85925984">
+  <w:num w:numId="16" w16cid:durableId="63182469">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1022979300">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="124012188">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1044061901">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1914044912">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1028488256">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="21" w16cid:durableId="1563640122">
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1821574134">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="22" w16cid:durableId="1122457513">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1629050268">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="23" w16cid:durableId="401030367">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="58405315">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="24" w16cid:durableId="314185372">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1813670988">
+  <w:num w:numId="25" w16cid:durableId="725764242">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1101879940">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="74130636">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1754425451">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="428506099">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="681082595">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="500316830">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="936015522">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="23021074">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="786043922">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="34" w16cid:durableId="1675721695">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1880631512">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="745614208">
+  <w:num w:numId="35" w16cid:durableId="1949461505">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1513687108">
-[...11 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="103506423">
+  <w:num w:numId="36" w16cid:durableId="1028488256">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1603223568">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="37" w16cid:durableId="1125659354">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1117792216">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="135"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ozPCY844EtDJ1b6NP7+GkDAYk88hGHhsCwMVbP58RDzJvf3zvVZNJoQJMGvYWo9ST7Iq461UM1qNgq8b8Mofhg==" w:salt="2eeok53wKOpS9SSJ6SqvIQ=="/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005F2F78"/>
-[...1554 lines deleted...]
-    <w:rsid w:val="5C03F7FB"/>
+    <w:rsidRoot w:val="00A94F27"/>
+    <w:rsid w:val="00000679"/>
+    <w:rsid w:val="000169B8"/>
+    <w:rsid w:val="00033BD7"/>
+    <w:rsid w:val="00036D97"/>
+    <w:rsid w:val="000378ED"/>
+    <w:rsid w:val="00047488"/>
+    <w:rsid w:val="000476DB"/>
+    <w:rsid w:val="000722AB"/>
+    <w:rsid w:val="0007251F"/>
+    <w:rsid w:val="000805AD"/>
+    <w:rsid w:val="00080AD5"/>
+    <w:rsid w:val="00086137"/>
+    <w:rsid w:val="00087A94"/>
+    <w:rsid w:val="0009726F"/>
+    <w:rsid w:val="000D11D3"/>
+    <w:rsid w:val="000D6F5E"/>
+    <w:rsid w:val="000E3A6D"/>
+    <w:rsid w:val="000E468D"/>
+    <w:rsid w:val="001079D4"/>
+    <w:rsid w:val="00110B92"/>
+    <w:rsid w:val="00111EF9"/>
+    <w:rsid w:val="001213B2"/>
+    <w:rsid w:val="001239EA"/>
+    <w:rsid w:val="001308F8"/>
+    <w:rsid w:val="00133E3F"/>
+    <w:rsid w:val="00140719"/>
+    <w:rsid w:val="00151909"/>
+    <w:rsid w:val="001535BF"/>
+    <w:rsid w:val="001607E9"/>
+    <w:rsid w:val="001610DE"/>
+    <w:rsid w:val="00161589"/>
+    <w:rsid w:val="00164D4A"/>
+    <w:rsid w:val="00167763"/>
+    <w:rsid w:val="00172AEE"/>
+    <w:rsid w:val="00174C9A"/>
+    <w:rsid w:val="0017556A"/>
+    <w:rsid w:val="001777BF"/>
+    <w:rsid w:val="00180DEB"/>
+    <w:rsid w:val="00186E41"/>
+    <w:rsid w:val="0018759A"/>
+    <w:rsid w:val="00193265"/>
+    <w:rsid w:val="001A0054"/>
+    <w:rsid w:val="001A4153"/>
+    <w:rsid w:val="001B361B"/>
+    <w:rsid w:val="001B45B6"/>
+    <w:rsid w:val="001B5905"/>
+    <w:rsid w:val="001C6CD8"/>
+    <w:rsid w:val="001D37D0"/>
+    <w:rsid w:val="001D61D5"/>
+    <w:rsid w:val="001E0CFD"/>
+    <w:rsid w:val="001E1D5E"/>
+    <w:rsid w:val="001E56C5"/>
+    <w:rsid w:val="001E5EFC"/>
+    <w:rsid w:val="001E7187"/>
+    <w:rsid w:val="001F1F12"/>
+    <w:rsid w:val="001F4B5C"/>
+    <w:rsid w:val="001F58FF"/>
+    <w:rsid w:val="001F74B6"/>
+    <w:rsid w:val="00200B7E"/>
+    <w:rsid w:val="00203223"/>
+    <w:rsid w:val="002156A9"/>
+    <w:rsid w:val="002265FD"/>
+    <w:rsid w:val="002341D4"/>
+    <w:rsid w:val="002449B4"/>
+    <w:rsid w:val="00244B4B"/>
+    <w:rsid w:val="002454E9"/>
+    <w:rsid w:val="002475E1"/>
+    <w:rsid w:val="00247CC8"/>
+    <w:rsid w:val="00253219"/>
+    <w:rsid w:val="00267AEC"/>
+    <w:rsid w:val="00277DB6"/>
+    <w:rsid w:val="002815DD"/>
+    <w:rsid w:val="00285CD9"/>
+    <w:rsid w:val="00287F0E"/>
+    <w:rsid w:val="002913B4"/>
+    <w:rsid w:val="002A0433"/>
+    <w:rsid w:val="002A5AFB"/>
+    <w:rsid w:val="002B463E"/>
+    <w:rsid w:val="002B5ED1"/>
+    <w:rsid w:val="002C30A9"/>
+    <w:rsid w:val="002C39F9"/>
+    <w:rsid w:val="002C672C"/>
+    <w:rsid w:val="002D18FC"/>
+    <w:rsid w:val="002D5346"/>
+    <w:rsid w:val="002D5CBC"/>
+    <w:rsid w:val="002D5D5F"/>
+    <w:rsid w:val="002D6DEA"/>
+    <w:rsid w:val="002E1A92"/>
+    <w:rsid w:val="002E37F6"/>
+    <w:rsid w:val="002E5ADA"/>
+    <w:rsid w:val="003032BD"/>
+    <w:rsid w:val="003117C5"/>
+    <w:rsid w:val="00317258"/>
+    <w:rsid w:val="00320F77"/>
+    <w:rsid w:val="00321090"/>
+    <w:rsid w:val="00327817"/>
+    <w:rsid w:val="00335642"/>
+    <w:rsid w:val="00340590"/>
+    <w:rsid w:val="00341400"/>
+    <w:rsid w:val="00346A97"/>
+    <w:rsid w:val="003472AE"/>
+    <w:rsid w:val="00351DA4"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:rsid w:val="00361FD5"/>
+    <w:rsid w:val="003628D2"/>
+    <w:rsid w:val="0036310E"/>
+    <w:rsid w:val="003664AB"/>
+    <w:rsid w:val="00371ACC"/>
+    <w:rsid w:val="003768A9"/>
+    <w:rsid w:val="003806B4"/>
+    <w:rsid w:val="003A2B70"/>
+    <w:rsid w:val="003A30B6"/>
+    <w:rsid w:val="003A49A4"/>
+    <w:rsid w:val="003A5E68"/>
+    <w:rsid w:val="003A6344"/>
+    <w:rsid w:val="003B1BE5"/>
+    <w:rsid w:val="003B2B7C"/>
+    <w:rsid w:val="003B2D3B"/>
+    <w:rsid w:val="003B7933"/>
+    <w:rsid w:val="003C65FD"/>
+    <w:rsid w:val="003C6B84"/>
+    <w:rsid w:val="003C7F27"/>
+    <w:rsid w:val="003D4EFF"/>
+    <w:rsid w:val="003E0126"/>
+    <w:rsid w:val="003E1550"/>
+    <w:rsid w:val="003E1E9C"/>
+    <w:rsid w:val="003E62CB"/>
+    <w:rsid w:val="003E6C7B"/>
+    <w:rsid w:val="004073C9"/>
+    <w:rsid w:val="00410F6D"/>
+    <w:rsid w:val="004118F1"/>
+    <w:rsid w:val="0041369D"/>
+    <w:rsid w:val="004137D4"/>
+    <w:rsid w:val="00414255"/>
+    <w:rsid w:val="0041714D"/>
+    <w:rsid w:val="004257AF"/>
+    <w:rsid w:val="0042618F"/>
+    <w:rsid w:val="00427854"/>
+    <w:rsid w:val="00442449"/>
+    <w:rsid w:val="004443FB"/>
+    <w:rsid w:val="00445085"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rsid w:val="0045160C"/>
+    <w:rsid w:val="00452048"/>
+    <w:rsid w:val="004604CF"/>
+    <w:rsid w:val="00460793"/>
+    <w:rsid w:val="00464B5C"/>
+    <w:rsid w:val="004655BA"/>
+    <w:rsid w:val="004677E9"/>
+    <w:rsid w:val="00470030"/>
+    <w:rsid w:val="00473481"/>
+    <w:rsid w:val="004742F8"/>
+    <w:rsid w:val="004749E7"/>
+    <w:rsid w:val="00491499"/>
+    <w:rsid w:val="004A285E"/>
+    <w:rsid w:val="004A2C76"/>
+    <w:rsid w:val="004A604B"/>
+    <w:rsid w:val="004B4E61"/>
+    <w:rsid w:val="004C0204"/>
+    <w:rsid w:val="004C4C33"/>
+    <w:rsid w:val="004D0A3B"/>
+    <w:rsid w:val="004D195D"/>
+    <w:rsid w:val="004D2036"/>
+    <w:rsid w:val="004D3B82"/>
+    <w:rsid w:val="004D4978"/>
+    <w:rsid w:val="004E5E9F"/>
+    <w:rsid w:val="004F6DD0"/>
+    <w:rsid w:val="0050163C"/>
+    <w:rsid w:val="00502299"/>
+    <w:rsid w:val="005145A0"/>
+    <w:rsid w:val="00526002"/>
+    <w:rsid w:val="005455AE"/>
+    <w:rsid w:val="0055752F"/>
+    <w:rsid w:val="00560D51"/>
+    <w:rsid w:val="0056282B"/>
+    <w:rsid w:val="00582B13"/>
+    <w:rsid w:val="00587A73"/>
+    <w:rsid w:val="005903B6"/>
+    <w:rsid w:val="0059389E"/>
+    <w:rsid w:val="00595F7F"/>
+    <w:rsid w:val="005A18A6"/>
+    <w:rsid w:val="005A441E"/>
+    <w:rsid w:val="005A765A"/>
+    <w:rsid w:val="005C4312"/>
+    <w:rsid w:val="005C4549"/>
+    <w:rsid w:val="005C5525"/>
+    <w:rsid w:val="005C5DD1"/>
+    <w:rsid w:val="005C6798"/>
+    <w:rsid w:val="005C68C4"/>
+    <w:rsid w:val="005D6360"/>
+    <w:rsid w:val="005E2C64"/>
+    <w:rsid w:val="005F71F8"/>
+    <w:rsid w:val="00621796"/>
+    <w:rsid w:val="006278C7"/>
+    <w:rsid w:val="00627D32"/>
+    <w:rsid w:val="00636E98"/>
+    <w:rsid w:val="00647065"/>
+    <w:rsid w:val="00647C77"/>
+    <w:rsid w:val="006577D8"/>
+    <w:rsid w:val="006600E5"/>
+    <w:rsid w:val="00665D74"/>
+    <w:rsid w:val="00670B2D"/>
+    <w:rsid w:val="0067531F"/>
+    <w:rsid w:val="00681124"/>
+    <w:rsid w:val="00685B93"/>
+    <w:rsid w:val="0069048A"/>
+    <w:rsid w:val="006937BC"/>
+    <w:rsid w:val="006A6453"/>
+    <w:rsid w:val="006B278A"/>
+    <w:rsid w:val="006B464F"/>
+    <w:rsid w:val="006B7F11"/>
+    <w:rsid w:val="006D0EF9"/>
+    <w:rsid w:val="006F759A"/>
+    <w:rsid w:val="006F7FCF"/>
+    <w:rsid w:val="00703C03"/>
+    <w:rsid w:val="007056DD"/>
+    <w:rsid w:val="007124AA"/>
+    <w:rsid w:val="0071382A"/>
+    <w:rsid w:val="00713E3E"/>
+    <w:rsid w:val="00723797"/>
+    <w:rsid w:val="00726452"/>
+    <w:rsid w:val="00727A69"/>
+    <w:rsid w:val="0075080F"/>
+    <w:rsid w:val="00751B28"/>
+    <w:rsid w:val="00757130"/>
+    <w:rsid w:val="00757783"/>
+    <w:rsid w:val="007636CC"/>
+    <w:rsid w:val="00766860"/>
+    <w:rsid w:val="00767126"/>
+    <w:rsid w:val="00767A67"/>
+    <w:rsid w:val="00770118"/>
+    <w:rsid w:val="00774A5D"/>
+    <w:rsid w:val="00784AE1"/>
+    <w:rsid w:val="00787999"/>
+    <w:rsid w:val="00794D6D"/>
+    <w:rsid w:val="00797EB8"/>
+    <w:rsid w:val="007A007F"/>
+    <w:rsid w:val="007B5B6E"/>
+    <w:rsid w:val="007B6DA1"/>
+    <w:rsid w:val="007D6E76"/>
+    <w:rsid w:val="007E4A54"/>
+    <w:rsid w:val="007F4130"/>
+    <w:rsid w:val="007F6669"/>
+    <w:rsid w:val="0080550B"/>
+    <w:rsid w:val="00811BD8"/>
+    <w:rsid w:val="00812260"/>
+    <w:rsid w:val="00821B6D"/>
+    <w:rsid w:val="0082224B"/>
+    <w:rsid w:val="00826DA3"/>
+    <w:rsid w:val="00830FD8"/>
+    <w:rsid w:val="00831273"/>
+    <w:rsid w:val="00831CEC"/>
+    <w:rsid w:val="00831FDE"/>
+    <w:rsid w:val="008366C7"/>
+    <w:rsid w:val="00856F48"/>
+    <w:rsid w:val="00865822"/>
+    <w:rsid w:val="00872246"/>
+    <w:rsid w:val="00881E97"/>
+    <w:rsid w:val="00893733"/>
+    <w:rsid w:val="00894FF0"/>
+    <w:rsid w:val="00895D33"/>
+    <w:rsid w:val="008B1F0C"/>
+    <w:rsid w:val="008B30C2"/>
+    <w:rsid w:val="008B422E"/>
+    <w:rsid w:val="008C2B02"/>
+    <w:rsid w:val="008C727E"/>
+    <w:rsid w:val="008D4310"/>
+    <w:rsid w:val="008D6659"/>
+    <w:rsid w:val="008F14B7"/>
+    <w:rsid w:val="008F74C7"/>
+    <w:rsid w:val="0090597B"/>
+    <w:rsid w:val="00912A4A"/>
+    <w:rsid w:val="009200F6"/>
+    <w:rsid w:val="00932E3C"/>
+    <w:rsid w:val="009330D4"/>
+    <w:rsid w:val="0093314D"/>
+    <w:rsid w:val="009505CB"/>
+    <w:rsid w:val="009541C0"/>
+    <w:rsid w:val="00970216"/>
+    <w:rsid w:val="0098416F"/>
+    <w:rsid w:val="00992D8E"/>
+    <w:rsid w:val="0099726E"/>
+    <w:rsid w:val="009976AF"/>
+    <w:rsid w:val="009A51FE"/>
+    <w:rsid w:val="009A7179"/>
+    <w:rsid w:val="009B624D"/>
+    <w:rsid w:val="009D0889"/>
+    <w:rsid w:val="009D25EE"/>
+    <w:rsid w:val="009D37F6"/>
+    <w:rsid w:val="009D5136"/>
+    <w:rsid w:val="009F7827"/>
+    <w:rsid w:val="00A020CB"/>
+    <w:rsid w:val="00A10725"/>
+    <w:rsid w:val="00A263BD"/>
+    <w:rsid w:val="00A2749A"/>
+    <w:rsid w:val="00A37F97"/>
+    <w:rsid w:val="00A54F73"/>
+    <w:rsid w:val="00A569F0"/>
+    <w:rsid w:val="00A6178F"/>
+    <w:rsid w:val="00A62B9A"/>
+    <w:rsid w:val="00A649B6"/>
+    <w:rsid w:val="00A73384"/>
+    <w:rsid w:val="00A83D23"/>
+    <w:rsid w:val="00A85A04"/>
+    <w:rsid w:val="00A91429"/>
+    <w:rsid w:val="00A94F27"/>
+    <w:rsid w:val="00A97C02"/>
+    <w:rsid w:val="00AB0299"/>
+    <w:rsid w:val="00AB78FC"/>
+    <w:rsid w:val="00AB7A1B"/>
+    <w:rsid w:val="00AC17B5"/>
+    <w:rsid w:val="00AC2513"/>
+    <w:rsid w:val="00AC33BD"/>
+    <w:rsid w:val="00AC70CB"/>
+    <w:rsid w:val="00AC7ED3"/>
+    <w:rsid w:val="00AD59D6"/>
+    <w:rsid w:val="00AE1440"/>
+    <w:rsid w:val="00AE1B61"/>
+    <w:rsid w:val="00AE45CF"/>
+    <w:rsid w:val="00AE646D"/>
+    <w:rsid w:val="00AE6A47"/>
+    <w:rsid w:val="00AE74D1"/>
+    <w:rsid w:val="00AF540B"/>
+    <w:rsid w:val="00AF5934"/>
+    <w:rsid w:val="00B0268B"/>
+    <w:rsid w:val="00B1011A"/>
+    <w:rsid w:val="00B10238"/>
+    <w:rsid w:val="00B15E84"/>
+    <w:rsid w:val="00B26172"/>
+    <w:rsid w:val="00B318A8"/>
+    <w:rsid w:val="00B31A12"/>
+    <w:rsid w:val="00B31C99"/>
+    <w:rsid w:val="00B33737"/>
+    <w:rsid w:val="00B405D2"/>
+    <w:rsid w:val="00B421A7"/>
+    <w:rsid w:val="00B43A11"/>
+    <w:rsid w:val="00B56690"/>
+    <w:rsid w:val="00B61DD9"/>
+    <w:rsid w:val="00B62A50"/>
+    <w:rsid w:val="00B7272B"/>
+    <w:rsid w:val="00B7607A"/>
+    <w:rsid w:val="00B917F9"/>
+    <w:rsid w:val="00B977A8"/>
+    <w:rsid w:val="00BA0045"/>
+    <w:rsid w:val="00BA7897"/>
+    <w:rsid w:val="00BA7970"/>
+    <w:rsid w:val="00BB458A"/>
+    <w:rsid w:val="00BB5DE8"/>
+    <w:rsid w:val="00BC1643"/>
+    <w:rsid w:val="00BC71CE"/>
+    <w:rsid w:val="00BC77B6"/>
+    <w:rsid w:val="00BD18FA"/>
+    <w:rsid w:val="00BD4CFA"/>
+    <w:rsid w:val="00BD6B84"/>
+    <w:rsid w:val="00BE3FD6"/>
+    <w:rsid w:val="00BF378E"/>
+    <w:rsid w:val="00C07903"/>
+    <w:rsid w:val="00C11564"/>
+    <w:rsid w:val="00C13B78"/>
+    <w:rsid w:val="00C16EFB"/>
+    <w:rsid w:val="00C24B46"/>
+    <w:rsid w:val="00C24EB7"/>
+    <w:rsid w:val="00C277A9"/>
+    <w:rsid w:val="00C31A06"/>
+    <w:rsid w:val="00C34182"/>
+    <w:rsid w:val="00C369C3"/>
+    <w:rsid w:val="00C4091E"/>
+    <w:rsid w:val="00C428AA"/>
+    <w:rsid w:val="00C5419E"/>
+    <w:rsid w:val="00C66713"/>
+    <w:rsid w:val="00C66ECD"/>
+    <w:rsid w:val="00C71C91"/>
+    <w:rsid w:val="00C7599E"/>
+    <w:rsid w:val="00C779EC"/>
+    <w:rsid w:val="00C86963"/>
+    <w:rsid w:val="00C93836"/>
+    <w:rsid w:val="00CA156D"/>
+    <w:rsid w:val="00CA2B4C"/>
+    <w:rsid w:val="00CA39FC"/>
+    <w:rsid w:val="00CA3BD2"/>
+    <w:rsid w:val="00CB0B29"/>
+    <w:rsid w:val="00CB39FE"/>
+    <w:rsid w:val="00CE1B11"/>
+    <w:rsid w:val="00CF4502"/>
+    <w:rsid w:val="00D045F0"/>
+    <w:rsid w:val="00D0628B"/>
+    <w:rsid w:val="00D06C06"/>
+    <w:rsid w:val="00D07E3E"/>
+    <w:rsid w:val="00D1350B"/>
+    <w:rsid w:val="00D20AE6"/>
+    <w:rsid w:val="00D233FE"/>
+    <w:rsid w:val="00D34887"/>
+    <w:rsid w:val="00D3657B"/>
+    <w:rsid w:val="00D7343D"/>
+    <w:rsid w:val="00D737D0"/>
+    <w:rsid w:val="00D85AAD"/>
+    <w:rsid w:val="00D90452"/>
+    <w:rsid w:val="00DA117C"/>
+    <w:rsid w:val="00DA1F1E"/>
+    <w:rsid w:val="00DA7D4F"/>
+    <w:rsid w:val="00DB4AF5"/>
+    <w:rsid w:val="00DC4EE0"/>
+    <w:rsid w:val="00DD18BA"/>
+    <w:rsid w:val="00DD5420"/>
+    <w:rsid w:val="00DE0B5C"/>
+    <w:rsid w:val="00DE4221"/>
+    <w:rsid w:val="00DE53E8"/>
+    <w:rsid w:val="00DF3551"/>
+    <w:rsid w:val="00DF36CA"/>
+    <w:rsid w:val="00DF60CE"/>
+    <w:rsid w:val="00E0568B"/>
+    <w:rsid w:val="00E074B0"/>
+    <w:rsid w:val="00E07F85"/>
+    <w:rsid w:val="00E24D60"/>
+    <w:rsid w:val="00E26194"/>
+    <w:rsid w:val="00E31F49"/>
+    <w:rsid w:val="00E34AAB"/>
+    <w:rsid w:val="00E541DD"/>
+    <w:rsid w:val="00E56CD9"/>
+    <w:rsid w:val="00E62571"/>
+    <w:rsid w:val="00E741B8"/>
+    <w:rsid w:val="00E76052"/>
+    <w:rsid w:val="00E77AA7"/>
+    <w:rsid w:val="00E82BCD"/>
+    <w:rsid w:val="00E85416"/>
+    <w:rsid w:val="00E85D61"/>
+    <w:rsid w:val="00E906B1"/>
+    <w:rsid w:val="00E93833"/>
+    <w:rsid w:val="00EA4EF3"/>
+    <w:rsid w:val="00EA6B3A"/>
+    <w:rsid w:val="00EB2DBA"/>
+    <w:rsid w:val="00EB2E4B"/>
+    <w:rsid w:val="00EB46DD"/>
+    <w:rsid w:val="00EB7B55"/>
+    <w:rsid w:val="00EC1954"/>
+    <w:rsid w:val="00EC4354"/>
+    <w:rsid w:val="00ED1205"/>
+    <w:rsid w:val="00ED1245"/>
+    <w:rsid w:val="00ED4275"/>
+    <w:rsid w:val="00ED49EB"/>
+    <w:rsid w:val="00ED55AF"/>
+    <w:rsid w:val="00ED611A"/>
+    <w:rsid w:val="00ED7C9F"/>
+    <w:rsid w:val="00EE280B"/>
+    <w:rsid w:val="00F05016"/>
+    <w:rsid w:val="00F0599C"/>
+    <w:rsid w:val="00F07CAA"/>
+    <w:rsid w:val="00F2393B"/>
+    <w:rsid w:val="00F34340"/>
+    <w:rsid w:val="00F36AB1"/>
+    <w:rsid w:val="00F42F81"/>
+    <w:rsid w:val="00F46CB4"/>
+    <w:rsid w:val="00F64145"/>
+    <w:rsid w:val="00F64A13"/>
+    <w:rsid w:val="00F64A6C"/>
+    <w:rsid w:val="00F65449"/>
+    <w:rsid w:val="00F65EE0"/>
+    <w:rsid w:val="00F6648C"/>
+    <w:rsid w:val="00F70157"/>
+    <w:rsid w:val="00F707A0"/>
+    <w:rsid w:val="00F752BD"/>
+    <w:rsid w:val="00F825A8"/>
+    <w:rsid w:val="00F927E5"/>
+    <w:rsid w:val="00F96A08"/>
+    <w:rsid w:val="00FA4067"/>
+    <w:rsid w:val="00FA4F7A"/>
+    <w:rsid w:val="00FA6A7C"/>
+    <w:rsid w:val="00FB638B"/>
+    <w:rsid w:val="00FC0592"/>
+    <w:rsid w:val="00FC3020"/>
+    <w:rsid w:val="00FD0EFB"/>
+    <w:rsid w:val="00FD5495"/>
+    <w:rsid w:val="00FD6875"/>
+    <w:rsid w:val="00FF1788"/>
+    <w:rsid w:val="00FF18A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A907F02"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{4BFC51DE-7AE4-4089-8FA8-FDEB3A4180D7}"/>
+  <w14:docId w14:val="7BE9377A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{68ED7233-2169-42DE-AC3B-73E200B8D81E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Poppins" w:cs="Times New Roman (Body CS)"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9835,73 +8925,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9946,50 +9036,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10041,2901 +9140,2712 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="001760EF"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC70CB"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:after="140" w:line="264" w:lineRule="exact"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Body"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C672C6"/>
+    <w:rsid w:val="00A263BD"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Body"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C672C6"/>
+    <w:rsid w:val="00D1350B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Poppins SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins SemiBold" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:iCs/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="200633" w:themeColor="text2" w:themeShade="80"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C672C6"/>
+    <w:rsid w:val="002D5D5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Poppins SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins SemiBold" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:iCs/>
-      <w:szCs w:val="26"/>
+      <w:color w:val="200633" w:themeColor="text2" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Body"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AE4052"/>
+    <w:rsid w:val="00427854"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:iCs/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Body"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AE4052"/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Heading3"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0027008F"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:iCs w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D1E5D"/>
+    <w:qFormat/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="994FB5" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D1E5D"/>
+    <w:qFormat/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="994FB5" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocFooterTop">
-    <w:name w:val="DocFooterTop"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A263BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D1350B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins SemiBold" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="200633" w:themeColor="text2" w:themeShade="80"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D5D5F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins SemiBold" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="200633" w:themeColor="text2" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00427854"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:iCs/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="994FB5" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="994FB5" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocFooterTopChar"/>
-    <w:rsid w:val="00270E2F"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00446A91"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00446A91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="B078C6" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00446A91"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="A464BE" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="A464BE" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00446A91"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00446A91"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="1" w:color="7F3F98"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="742861" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="742861" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="60" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00446A91"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="742861" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorandDate">
+    <w:name w:val="Author and Date"/>
+    <w:rsid w:val="00F64A6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006937BC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="804099" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="006937BC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00341400"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00341400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC71CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverHeading">
+    <w:name w:val="Cover Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003B2B7C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverSubtitle">
+    <w:name w:val="Cover Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CoverSubtitleChar"/>
+    <w:rsid w:val="003B2B7C"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00703C03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList">
+    <w:name w:val="Bullet List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D4EFF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
+    <w:name w:val="Bullet list 2"/>
+    <w:basedOn w:val="BulletList"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354FF9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberList">
+    <w:name w:val="Number List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00354FF9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:aliases w:val="HSE exec rep"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CEACDC" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:rsid w:val="00E741B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins Medium" w:hAnsi="Poppins Medium" w:cs="Poppins Medium"/>
+      <w:b w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
-      <w:lang w:val="en-US"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C297D3" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B682CB" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6D5ED" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CEACDC" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CEACDC" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCopy">
+    <w:name w:val="Table Copy"/>
+    <w:basedOn w:val="TableCaption"/>
+    <w:rsid w:val="00354FF9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="GraphFigureExample">
+    <w:name w:val="Graph Figure Example"/>
+    <w:basedOn w:val="TableCaption"/>
+    <w:rsid w:val="00E741B8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00011DFA"/>
+    <w:rsid w:val="00E741B8"/>
     <w:rPr>
-      <w:color w:val="7F3F98" w:themeColor="hyperlink"/>
+      <w:color w:val="804099" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="List-abc">
-[...3 lines deleted...]
-    <w:rsid w:val="00F42CA3"/>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F64A6C"/>
     <w:pPr>
-      <w:numPr>
-[...14 lines deleted...]
-      <w:spacing w:before="60" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...24 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:szCs w:val="14"/>
-[...54 lines deleted...]
-      <w:noProof/>
+      <w:bCs/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="000916D5"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00560D51"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="426"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Poppins Medium" w:hAnsi="Poppins Medium"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC2513"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:caps/>
-      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC2513"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="0"/>
+      <w:ind w:left="442"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B463E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A604B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocApprover">
     <w:name w:val="DocApprover"/>
     <w:basedOn w:val="DocDataLabels"/>
     <w:link w:val="DocApproverChar"/>
-    <w:rsid w:val="00011DFA"/>
+    <w:rsid w:val="00881E97"/>
     <w:pPr>
       <w:framePr w:hSpace="181" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:xAlign="center" w:y="11908"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...144 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocApproverChar">
     <w:name w:val="DocApprover Char"/>
     <w:basedOn w:val="DocDataLabelsChar"/>
     <w:link w:val="DocApprover"/>
-    <w:rsid w:val="00011DFA"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...63 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDataLabels">
     <w:name w:val="DocDataLabels"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocDataLabelsChar"/>
-    <w:rsid w:val="00EB0E3F"/>
+    <w:rsid w:val="00881E97"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="440" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...195 lines deleted...]
-      <w:bCs w:val="0"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...170 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocID">
     <w:name w:val="DocID"/>
     <w:basedOn w:val="DocDataLabels"/>
     <w:link w:val="DocIDChar"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocTitleChar">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocRevNo">
     <w:name w:val="DocRevNo"/>
     <w:basedOn w:val="DocDataLabels"/>
     <w:link w:val="DocRevNoChar"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocDataLabelsChar">
     <w:name w:val="DocDataLabels Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocDataLabels"/>
-    <w:rsid w:val="00EB0E3F"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocIDChar">
     <w:name w:val="DocID Char"/>
     <w:basedOn w:val="DocDataLabelsChar"/>
     <w:link w:val="DocID"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDate">
     <w:name w:val="DocDate"/>
     <w:basedOn w:val="DocDataLabels"/>
     <w:link w:val="DocDateChar"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocRevNoChar">
     <w:name w:val="DocRevNo Char"/>
     <w:basedOn w:val="DocDataLabelsChar"/>
     <w:link w:val="DocRevNo"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocDateChar">
     <w:name w:val="DocDate Char"/>
     <w:basedOn w:val="DocDataLabelsChar"/>
     <w:link w:val="DocDate"/>
-    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="00881E97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="7F3F98" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:color w:val="9C3682" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...14 lines deleted...]
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00005DE3"/>
+    <w:link w:val="BodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018759A"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...43 lines deleted...]
-    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="272"/>
       </w:tabs>
-      <w:spacing w:after="120"/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TableTextChar">
-    <w:name w:val="Table Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+    <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="TableText"/>
-    <w:rsid w:val="00A753A1"/>
+    <w:link w:val="Body"/>
+    <w:rsid w:val="0018759A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocFooterTop">
+    <w:name w:val="DocFooterTop"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocFooterTopChar"/>
+    <w:rsid w:val="00727A69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="7F3F98"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocFooter1">
+    <w:name w:val="DocFooter1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocFooter1Char"/>
+    <w:rsid w:val="00727A69"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocFooterTopChar">
+    <w:name w:val="DocFooterTop Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocFooterTop"/>
+    <w:rsid w:val="00727A69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocFooter2">
+    <w:name w:val="DocFooter2"/>
+    <w:basedOn w:val="DocFooter1"/>
+    <w:link w:val="DocFooter2Char"/>
+    <w:rsid w:val="00727A69"/>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocFooter1Char">
+    <w:name w:val="DocFooter1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocFooter1"/>
+    <w:rsid w:val="00727A69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocFooter2Char">
+    <w:name w:val="DocFooter2 Char"/>
+    <w:basedOn w:val="DocFooter1Char"/>
+    <w:link w:val="DocFooter2"/>
+    <w:rsid w:val="00727A69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="14"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocTitle">
+    <w:name w:val="DocTitle"/>
+    <w:basedOn w:val="CoverSubtitle"/>
+    <w:link w:val="DocTitleChar"/>
+    <w:rsid w:val="004749E7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CoverSubtitleChar">
+    <w:name w:val="Cover Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CoverSubtitle"/>
+    <w:rsid w:val="004749E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocTitleChar">
+    <w:name w:val="DocTitle Char"/>
+    <w:basedOn w:val="CoverSubtitleChar"/>
+    <w:link w:val="DocTitle"/>
+    <w:rsid w:val="004749E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletLevel10">
+    <w:name w:val="Bullet Level 1"/>
+    <w:basedOn w:val="ListBullet"/>
+    <w:link w:val="BulletLevel1Char"/>
+    <w:rsid w:val="00DF36CA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletLevel1Char">
+    <w:name w:val="Bullet Level 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BulletLevel10"/>
+    <w:rsid w:val="00DF36CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF36CA"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4091E"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C4091E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9C3682" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9C3682" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD2E8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD2E8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:aliases w:val="TableCaption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CaptionChar"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000316B8"/>
+    <w:rsid w:val="00244B4B"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="240" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins"/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:bCs w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IndentedText">
     <w:name w:val="Indented Text"/>
-    <w:basedOn w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="IndentedTextChar"/>
-    <w:qFormat/>
-    <w:rsid w:val="00EE6750"/>
+    <w:rsid w:val="00C4091E"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="272"/>
+      </w:tabs>
       <w:ind w:left="680"/>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IndentedTextChar">
     <w:name w:val="Indented Text Char"/>
-    <w:basedOn w:val="BodyChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IndentedText"/>
-    <w:rsid w:val="00EE6750"/>
+    <w:rsid w:val="00C4091E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
-[...23 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadingRow">
     <w:name w:val="Table Heading Row"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableHeadingRowChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00064A69"/>
+    <w:rsid w:val="00C4091E"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Bold" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableHeadingRowChar">
     <w:name w:val="Table Heading Row Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableHeadingRow"/>
-    <w:rsid w:val="00064A69"/>
+    <w:rsid w:val="00C4091E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Bold" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix3Heading">
-[...4 lines deleted...]
-    <w:rsid w:val="00B47848"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
+    <w:name w:val="Caption Char"/>
+    <w:aliases w:val="TableCaption Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Caption"/>
+    <w:uiPriority w:val="35"/>
+    <w:rsid w:val="00244B4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:rsid w:val="00414255"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00713E3E"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="804099" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="804099" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="Body"/>
+    <w:link w:val="FigureChar"/>
+    <w:rsid w:val="007F6669"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigureChar">
+    <w:name w:val="Figure Char"/>
+    <w:basedOn w:val="BodyChar"/>
+    <w:link w:val="Figure"/>
+    <w:rsid w:val="007F6669"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...111 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="FigureCaption"/>
     <w:basedOn w:val="Caption"/>
     <w:link w:val="FigureCaptionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD182C"/>
+    <w:rsid w:val="002A5AFB"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigureCaptionChar">
     <w:name w:val="FigureCaption Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FigureCaption"/>
-    <w:rsid w:val="00BD182C"/>
+    <w:rsid w:val="002A5AFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins"/>
+      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="18"/>
-[...73 lines deleted...]
-      <w:color w:val="0070C0"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
-    </w:rPr>
-[...195 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BulletLevel2Char">
     <w:name w:val="Bullet Level 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BulletLevel2"/>
     <w:locked/>
-    <w:rsid w:val="00C9485B"/>
+    <w:rsid w:val="007F6669"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:color w:val="804099" w:themeColor="text1"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletLevel2">
     <w:name w:val="Bullet Level 2"/>
     <w:basedOn w:val="List2"/>
     <w:link w:val="BulletLevel2Char"/>
-    <w:qFormat/>
-    <w:rsid w:val="00C9485B"/>
+    <w:rsid w:val="007F6669"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="19"/>
       </w:numPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="804099" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9485B"/>
+    <w:rsid w:val="007F6669"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixHeading">
+    <w:name w:val="Appendix Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427854"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="1701"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="2835"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins"/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix2Heading">
+    <w:name w:val="Appendix 2 Heading"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="004137D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="1701"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="2835"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins SemiBold"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix3Heading">
+    <w:name w:val="Appendix 3 Heading"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="004137D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="1701"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="2835"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Poppins SemiBold"/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005402E5"/>
+    <w:rsid w:val="00C34182"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C34182"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD6875"/>
+    <w:rPr>
+      <w:color w:val="804099" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BD6B84"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005402E5"/>
+    <w:rsid w:val="00BD6B84"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00BD6B84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlevel1">
+    <w:name w:val="Bullet level 1"/>
+    <w:basedOn w:val="Body"/>
+    <w:link w:val="Bulletlevel1Char0"/>
+    <w:rsid w:val="00BD6B84"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:hanging="357"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bulletlevel1Char0">
+    <w:name w:val="Bullet level 1 Char"/>
+    <w:basedOn w:val="BodyChar"/>
+    <w:link w:val="Bulletlevel1"/>
+    <w:rsid w:val="00BD6B84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C86963"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005402E5"/>
+    <w:rsid w:val="006600E5"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...144 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B7DE835F3A95478A89E313D1BF68C935"/>
+        <w:name w:val="F1D0466694E9424B9518B24A578B9035"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B8BA0170-1397-4CEE-B69D-9666311768F1}"/>
+        <w:guid w:val="{2F1960F4-91CA-4486-9D9C-C16F0CA5188C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002263FC" w:rsidRDefault="00C14E25" w:rsidP="00C14E25">
+        <w:p w:rsidR="00E61F01" w:rsidRDefault="00E61F01" w:rsidP="00E61F01">
           <w:pPr>
-            <w:pStyle w:val="B7DE835F3A95478A89E313D1BF68C935"/>
+            <w:pStyle w:val="F1D0466694E9424B9518B24A578B9035"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F13411">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="B2B2B2"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F66F09C551BB4926BE0DBA28C2F6E260"/>
+        <w:name w:val="8B03B33C0E484AA68131847D11D2D859"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E507AB28-0719-445A-A081-52CEBA06FB51}"/>
+        <w:guid w:val="{9E1502A8-4343-4575-B115-F1F319DAEDCA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002263FC" w:rsidRDefault="00C14E25" w:rsidP="00C14E25">
+        <w:p w:rsidR="00EF4F6B" w:rsidRDefault="003B45E5" w:rsidP="003B45E5">
           <w:pPr>
-            <w:pStyle w:val="F66F09C551BB4926BE0DBA28C2F6E260"/>
-[...31 lines deleted...]
-            <w:pStyle w:val="BB9E33AF2C8C4D0E83AAF246F8EB0E39"/>
+            <w:pStyle w:val="8B03B33C0E484AA68131847D11D2D859"/>
           </w:pPr>
           <w:r w:rsidRPr="00461A60">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...414 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins SemiBold">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins Medium">
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:comments="0" w:insDel="0" w:formatting="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F27EF"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E73C68"/>
+    <w:rsidRoot w:val="00E61F01"/>
+    <w:rsid w:val="003B45E5"/>
+    <w:rsid w:val="00470030"/>
+    <w:rsid w:val="005466F9"/>
+    <w:rsid w:val="00894FF0"/>
+    <w:rsid w:val="00B66374"/>
+    <w:rsid w:val="00D2797E"/>
+    <w:rsid w:val="00D7343D"/>
+    <w:rsid w:val="00E07F85"/>
+    <w:rsid w:val="00E61F01"/>
+    <w:rsid w:val="00ED6192"/>
+    <w:rsid w:val="00EF4F6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13276,643 +12186,724 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007F27EF"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C14E25"/>
+    <w:rsid w:val="003B45E5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7DE835F3A95478A89E313D1BF68C935">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1D0466694E9424B9518B24A578B9035">
+    <w:name w:val="F1D0466694E9424B9518B24A578B9035"/>
+    <w:rsid w:val="00E61F01"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B369243247EB49CB886F3FBAD3FBD660">
-[...162 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B03B33C0E484AA68131847D11D2D859">
+    <w:name w:val="8B03B33C0E484AA68131847D11D2D859"/>
+    <w:rsid w:val="003B45E5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="VlineFinal">
+    <a:clrScheme name="Custom 2">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="804099"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="400D66"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="7F3F98"/>
+        <a:srgbClr val="9C3682"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="5F6062"/>
+        <a:srgbClr val="118AB2"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A681E5"/>
+        <a:srgbClr val="073B4C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EC8F25"/>
+        <a:srgbClr val="06D6A0"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="58B5E1"/>
+        <a:srgbClr val="FFD166"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="91A147"/>
+        <a:srgbClr val="EF476F"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="7F3F98"/>
+        <a:srgbClr val="804099"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="2AAA9E"/>
+        <a:srgbClr val="804099"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Arial">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-      </a:majorFont>
-[...33 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007E19715252F7794E8608F1CAA738F601" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfb89e72b86fa90b61d59d34ff2cc624">
-[...1 lines deleted...]
-    <xsd:import namespace="9ee01463-9c45-468e-aba1-a7536932ccb4"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="cdfcfd1a-f8f9-4988-a754-c7de3b5fb368" ContentTypeId="0x01010080958398F9512540B01C2C0B0812BF9D01" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="IMS Published Document" ma:contentTypeID="0x01010080958398F9512540B01C2C0B0812BF9D01008433A202352BA14883601F2AA91EFD78" ma:contentTypeVersion="12" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="22a141a7beadfb0d1aaa7bae81fa4abc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f2832973-ed76-41a8-8029-13c52ca7fab6" xmlns:ns3="9b52ad28-805c-4b85-b5bc-dbd4408e0d40" xmlns:ns4="79bb70d9-3db8-40ce-b811-0608de0afb5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb8e75d702821373337f624e63ce37ee" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f2832973-ed76-41a8-8029-13c52ca7fab6"/>
+    <xsd:import namespace="9b52ad28-805c-4b85-b5bc-dbd4408e0d40"/>
+    <xsd:import namespace="79bb70d9-3db8-40ce-b811-0608de0afb5e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns1:_ExtendedDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_PublishedDate" minOccurs="0"/>
+                <xsd:element ref="ns3:e2_IMS_DocAuthor" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_DocRevision" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_DocType" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Identifier" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_AltIdentifier" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_RailCorridor" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_PublishToExtranet" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Region" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_RelatedDocs" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_ReviewFrequency" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_SafetyCritical" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Station" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Team" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_Group" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_ISR" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_NextReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns3:e2_IMS_Audiences" minOccurs="0"/>
+                <xsd:element ref="ns2:e2_IMS_ConvertToPDF" minOccurs="0"/>
+                <xsd:element ref="ns3:e2_IMS_ChangeDescription" minOccurs="0"/>
+                <xsd:element ref="ns3:e2_IMS_Reviewers" minOccurs="0"/>
+                <xsd:element ref="ns3:e2_IMS_Approvers" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ee01463-9c45-468e-aba1-a7536932ccb4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ExtendedDescription" ma:index="2" nillable="true" ma:displayName="Description" ma:internalName="_ExtendedDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f2832973-ed76-41a8-8029-13c52ca7fab6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="e2_IMS_PublishedDate" ma:index="3" nillable="true" ma:displayName="Published Date" ma:format="DateOnly" ma:internalName="e2_IMS_PublishedDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_DocRevision" ma:index="5" nillable="true" ma:displayName="Document Revision" ma:decimals="0" ma:default="0" ma:internalName="e2_IMS_DocRevision" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="0"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_DocType" ma:index="6" nillable="true" ma:displayName="Document Type" ma:internalName="e2_IMS_DocType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Identifier" ma:index="7" nillable="true" ma:displayName="Identifier" ma:internalName="e2_IMS_Identifier" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_AltIdentifier" ma:index="8" nillable="true" ma:displayName="Alternate Identifier" ma:internalName="e2_IMS_AltIdentifier" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Topic" ma:index="9" nillable="true" ma:displayName="Topic" ma:internalName="e2_IMS_Topic" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_RailCorridor" ma:index="10" nillable="true" ma:displayName="Rail Corridor" ma:internalName="e2_IMS_RailCorridor" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_PublishToExtranet" ma:index="11" nillable="true" ma:displayName="Publish To Extranet" ma:default="0" ma:description="Should this document also be published to the extranet?" ma:internalName="e2_IMS_PublishToExtranet" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Region" ma:index="12" nillable="true" ma:displayName="Region" ma:internalName="e2_IMS_Region" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_RelatedDocs" ma:index="13" nillable="true" ma:displayName="Related Documents" ma:description="Which other documents does this document relate to?" ma:internalName="e2_IMS_RelatedDocs" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="e2_IMS_ReviewFrequency" ma:index="14" nillable="true" ma:displayName="Review Frequency" ma:decimals="0" ma:default="48" ma:internalName="e2_IMS_ReviewFrequency" ma:readOnly="false" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:minInclusive value="1"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_SafetyCritical" ma:index="15" nillable="true" ma:displayName="Safety Critical" ma:default="0" ma:internalName="e2_IMS_SafetyCritical" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Station" ma:index="16" nillable="true" ma:displayName="Station" ma:internalName="e2_IMS_Station" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Team" ma:index="17" nillable="true" ma:displayName="Team" ma:internalName="e2_IMS_Team" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Group" ma:index="18" nillable="true" ma:displayName="Group" ma:internalName="e2_IMS_Group" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_ISR" ma:index="19" nillable="true" ma:displayName="ISR" ma:default="0" ma:internalName="e2_IMS_ISR" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_NextReviewDate" ma:index="20" nillable="true" ma:displayName="Next Review Date" ma:format="DateOnly" ma:internalName="e2_IMS_NextReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_ConvertToPDF" ma:index="22" nillable="true" ma:displayName="Convert To PDF" ma:default="1" ma:description="Should this document be converted to PDF" ma:internalName="e2_IMS_ConvertToPDF" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b52ad28-805c-4b85-b5bc-dbd4408e0d40" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="e2_IMS_DocAuthor" ma:index="4" nillable="true" ma:displayName="Document Author" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="e2_IMS_DocAuthor" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Audiences" ma:index="21" nillable="true" ma:displayName="Audiences" ma:list="UserInfo" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="e2_IMS_Audiences" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_ChangeDescription" ma:index="23" nillable="true" ma:displayName="Change Description" ma:description="Description of the changes made as part of the current document revision." ma:internalName="e2_IMS_ChangeDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="e2_IMS_Reviewers" ma:index="24" nillable="true" ma:displayName="Reviewers" ma:description="User(s) that reviewed this revision of the document." ma:hidden="true" ma:list="UserInfo" ma:internalName="e2_IMS_Reviewers" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e2_IMS_Approvers" ma:index="25" nillable="true" ma:displayName="Approvers" ma:description="User(s) that approved this revision of the document." ma:hidden="true" ma:list="UserInfo" ma:internalName="e2_IMS_Approvers" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="79bb70d9-3db8-40ce-b811-0608de0afb5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="32" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="33" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="34" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -13957,762 +12948,258 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <e2_IMS_ISR xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">false</e2_IMS_ISR>
+    <e2_IMS_RailCorridor xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6" xsi:nil="true"/>
+    <e2_IMS_RelatedDocs xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">NIPR-2205</e2_IMS_RelatedDocs>
+    <e2_IMS_PublishedDate xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">2026-06-23T14:00:00+00:00</e2_IMS_PublishedDate>
+    <e2_IMS_AltIdentifier xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6" xsi:nil="true"/>
+    <e2_IMS_Region xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6" xsi:nil="true"/>
+    <e2_IMS_ReviewFrequency xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">48</e2_IMS_ReviewFrequency>
+    <e2_IMS_NextReviewDate xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">2030-06-23T14:00:00+00:00</e2_IMS_NextReviewDate>
+    <e2_IMS_PublishToExtranet xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">false</e2_IMS_PublishToExtranet>
+    <e2_IMS_Station xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6" xsi:nil="true"/>
+    <e2_IMS_Group xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">Assets and Maintenance</e2_IMS_Group>
+    <_ExtendedDescription xmlns="http://schemas.microsoft.com/sharepoint/v3">This application is for Remotely Piloted Aircraft DRONE access to the VLine reserve.</_ExtendedDescription>
+    <e2_IMS_Audiences xmlns="9b52ad28-805c-4b85-b5bc-dbd4408e0d40">
+      <UserInfo>
+        <DisplayName>c:0t.c|tenant|c263cbd2-1fb8-4266-bb85-8e2222c65b16</DisplayName>
+        <AccountId>590</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </e2_IMS_Audiences>
+    <e2_IMS_SafetyCritical xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">true</e2_IMS_SafetyCritical>
+    <e2_IMS_Team xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">Freight and Third Party Access</e2_IMS_Team>
+    <e2_IMS_DocAuthor xmlns="9b52ad28-805c-4b85-b5bc-dbd4408e0d40">
+      <UserInfo>
+        <DisplayName>Silvia Bradley</DisplayName>
+        <AccountId>51</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </e2_IMS_DocAuthor>
+    <e2_IMS_DocRevision xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">3</e2_IMS_DocRevision>
+    <e2_IMS_Topic xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6" xsi:nil="true"/>
+    <e2_IMS_ConvertToPDF xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">false</e2_IMS_ConvertToPDF>
+    <e2_IMS_Identifier xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">NIFO-2205.1</e2_IMS_Identifier>
+    <e2_IMS_DocType xmlns="f2832973-ed76-41a8-8029-13c52ca7fab6">Form (Word)</e2_IMS_DocType>
+    <e2_IMS_Reviewers xmlns="9b52ad28-805c-4b85-b5bc-dbd4408e0d40">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </e2_IMS_Reviewers>
+    <e2_IMS_ChangeDescription xmlns="9b52ad28-805c-4b85-b5bc-dbd4408e0d40">Updated template. Clerical amendments.</e2_IMS_ChangeDescription>
+    <e2_IMS_Approvers xmlns="9b52ad28-805c-4b85-b5bc-dbd4408e0d40">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </e2_IMS_Approvers>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3CE9C42-AD26-4B08-A81F-82382FE0BB9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7BFF6F0-4208-44A7-A4F1-5FAF1CF1FD76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{998E1C68-DB72-46DC-B205-21B733DAEEDC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C75F77F-54CA-4278-84ED-B7CCF6868479}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9252F3AC-B092-E84C-84E1-9EF95F4FD49C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07AB4A50-1514-4F4C-94F2-D6B50BBABF6F}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC710308-23A5-4F92-9B8D-7A2C5D08878F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f2832973-ed76-41a8-8029-13c52ca7fab6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="9b52ad28-805c-4b85-b5bc-dbd4408e0d40"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>273</Words>
-  <Characters>1557</Characters>
+  <Words>297</Words>
+  <Characters>1698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>V/Line</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1827</CharactersWithSpaces>
+  <CharactersWithSpaces>1992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...614 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Third Party Access Application for use of Remote Piloted Aircraft System - DRONES</dc:title>
   <dc:subject/>
-  <dc:creator>Rebecca Parker</dc:creator>
+  <dc:creator>Benjamin Rancie</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CH ver">
-    <vt:lpwstr>10</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010080958398F9512540B01C2C0B0812BF9D01008433A202352BA14883601F2AA91EFD78</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101007E19715252F7794E8608F1CAA738F601</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5888d9fa,2cb12f1b,4a9f98ec</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Word ver">
-    <vt:lpwstr>2000</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>36a7a3ac,17ab3fe8,2b6ac89</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_SetDate">
+    <vt:lpwstr>2025-03-25T03:52:10Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_Name">
+    <vt:lpwstr>155efea3-3dfd-4d01-8244-b30939ae49c5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_SiteId">
+    <vt:lpwstr>d2f5bbdc-b3b0-45d9-9d72-3edb76f1308c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_ActionId">
+    <vt:lpwstr>fa0baf0d-cc2b-4352-a523-a67ba8fda65a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_155efea3-3dfd-4d01-8244-b30939ae49c5_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Order">
+    <vt:r8>458000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="GrammarlyDocumentId">
+    <vt:lpwstr>817426b7-29f5-415e-873d-0e829a360a75</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="TaxCatchAll">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_SharedFileIndex">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>